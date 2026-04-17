--- v0 (2026-02-26)
+++ v1 (2026-04-17)
@@ -1,96 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="webp" ContentType="video/unknown"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
-[...2 lines deleted...]
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="mp4" ContentType="video/mp4"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483684" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId13"/>
+    <p:notesMasterId r:id="rId28"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="272" r:id="rId2"/>
     <p:sldId id="274" r:id="rId3"/>
     <p:sldId id="277" r:id="rId4"/>
     <p:sldId id="275" r:id="rId5"/>
     <p:sldId id="279" r:id="rId6"/>
     <p:sldId id="278" r:id="rId7"/>
-    <p:sldId id="282" r:id="rId8"/>
-[...3 lines deleted...]
-    <p:sldId id="284" r:id="rId12"/>
+    <p:sldId id="280" r:id="rId8"/>
+    <p:sldId id="287" r:id="rId9"/>
+    <p:sldId id="288" r:id="rId10"/>
+    <p:sldId id="289" r:id="rId11"/>
+    <p:sldId id="282" r:id="rId12"/>
+    <p:sldId id="283" r:id="rId13"/>
+    <p:sldId id="281" r:id="rId14"/>
+    <p:sldId id="290" r:id="rId15"/>
+    <p:sldId id="291" r:id="rId16"/>
+    <p:sldId id="292" r:id="rId17"/>
+    <p:sldId id="298" r:id="rId18"/>
+    <p:sldId id="299" r:id="rId19"/>
+    <p:sldId id="285" r:id="rId20"/>
+    <p:sldId id="284" r:id="rId21"/>
+    <p:sldId id="286" r:id="rId22"/>
+    <p:sldId id="293" r:id="rId23"/>
+    <p:sldId id="295" r:id="rId24"/>
+    <p:sldId id="294" r:id="rId25"/>
+    <p:sldId id="296" r:id="rId26"/>
+    <p:sldId id="297" r:id="rId27"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -155,51 +187,51 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:showPr showNarration="1">
+  <p:showPr showNarration="1" showAnimation="0">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
@@ -498,91 +530,91 @@
         </a:fill>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on"/>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="25400" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="accent3"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15987" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="113" d="100"/>
-          <a:sy n="113" d="100"/>
+          <a:sx n="102" d="100"/>
+          <a:sy n="102" d="100"/>
         </p:scale>
-        <p:origin x="456" y="126"/>
+        <p:origin x="258" y="138"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
-        <a:sx n="1" d="1"/>
-        <a:sy n="1" d="1"/>
+        <a:sx n="3" d="2"/>
+        <a:sy n="3" d="2"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -594,119 +626,119 @@
           <p:cNvPr id="2" name="Header Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{71BD4573-58E7-4156-A133-2731F5F8D1A6}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/15/2024</a:t>
+              <a:t>3/9/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
@@ -752,86 +784,86 @@
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{893B0CF2-7F87-4E02-A248-870047730F99}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3614981323"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
@@ -942,74 +974,74 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{893B0CF2-7F87-4E02-A248-870047730F99}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1495133884"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1103,51 +1135,51 @@
               <a:avLst/>
             </a:prstGeom>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
               <a:schemeClr val="accent3"/>
             </a:lnRef>
             <a:fillRef idx="2">
               <a:schemeClr val="accent3"/>
             </a:fillRef>
             <a:effectRef idx="1">
               <a:schemeClr val="accent3"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="dk1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:cxnSp>
           <p:nvCxnSpPr>
             <p:cNvPr id="7" name="Straight Connector 6"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="6208894"/>
               <a:ext cx="12192000" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:ln w="12700">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
@@ -1344,98 +1376,98 @@
           <a:p>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Date Placeholder 29"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EB4C8800-5FE7-4DFD-B4B3-51DBA8DC055D}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/15/2024</a:t>
+              <a:t>3/9/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Footer Placeholder 18"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="Slide Number Placeholder 26"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="298082008"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:overrideClrMapping bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
@@ -1528,98 +1560,98 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F369AB6C-8446-4152-8DC4-CF2BE9EBCEA8}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/15/2024</a:t>
+              <a:t>3/9/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="877777056"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
@@ -1722,98 +1754,98 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{065209B9-3F79-4C72-9271-9B572EB543A9}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/15/2024</a:t>
+              <a:t>3/9/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3369754435"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
@@ -2394,98 +2426,98 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E67C826C-6A98-46F2-9314-2A2ABF538BE2}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/15/2024</a:t>
+              <a:t>3/9/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1481682153"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
@@ -2641,98 +2673,98 @@
             <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EBD546ED-E06E-4D4F-A544-789A79AE363F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/15/2024</a:t>
+              <a:t>3/9/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="353193396"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
@@ -2924,98 +2956,98 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{431AEA77-311E-4942-A190-4B6943815BD6}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/15/2024</a:t>
+              <a:t>3/9/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="109018651"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
@@ -3321,98 +3353,98 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A5BB8961-18FD-42A9-B99D-0D5CF0C6A290}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/15/2024</a:t>
+              <a:t>3/9/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1250188538"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
@@ -3490,98 +3522,98 @@
           <a:p>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{20D3F521-0988-4ADF-8AE7-CAFDBCBAA3D5}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/15/2024</a:t>
+              <a:t>3/9/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3071814967"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
@@ -3600,98 +3632,98 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{96A9491B-4DD9-4A6B-8575-7B74730A6AD1}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/15/2024</a:t>
+              <a:t>3/9/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="252882139"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
@@ -3880,98 +3912,98 @@
             <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{14168616-E8CA-424C-B827-7FC89379077A}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/15/2024</a:t>
+              <a:t>3/9/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1991926765"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
@@ -4026,51 +4058,51 @@
               <a:srgbClr val="000000">
                 <a:alpha val="25000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
-            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Right Triangle 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="420000" flipV="1">
             <a:off x="10672179" y="5359769"/>
             <a:ext cx="207264" cy="155448"/>
           </a:xfrm>
           <a:prstGeom prst="rtTriangle">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -4081,51 +4113,51 @@
               <a:srgbClr val="000000">
                 <a:alpha val="47000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
-            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="812800" y="1176997"/>
             <a:ext cx="2950464" cy="1582621"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="45720" tIns="45720" rIns="45720" bIns="45720" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:buNone/>
               <a:defRPr sz="2000" b="1">
@@ -4160,54 +4192,53 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg2"/>
           </a:solidFill>
           <a:ln w="3000" cap="rnd">
             <a:solidFill>
               <a:srgbClr val="C0C0C0"/>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US"/>
+              <a:rPr kumimoji="0" lang="en-US" dirty="0"/>
               <a:t>Click icon to add picture</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="812800" y="2828785"/>
             <a:ext cx="2946400" cy="2179320"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="64008" rIns="45720" bIns="45720" anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="250"/>
@@ -4233,103 +4264,103 @@
             <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7C4BCF8D-FDC7-40F0-8A44-9845DB7679F4}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/15/2024</a:t>
+              <a:t>3/9/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10769600" y="6356351"/>
             <a:ext cx="812800" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Freeform 9"/>
           <p:cNvSpPr>
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm flipV="1">
             <a:off x="-12700" y="5816600"/>
             <a:ext cx="12217400" cy="1041400"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst>
               <a:gd name="A1" fmla="val 0"/>
               <a:gd name="A2" fmla="val 0"/>
               <a:gd name="A3" fmla="val 0"/>
               <a:gd name="A4" fmla="val 0"/>
               <a:gd name="A5" fmla="val 0"/>
               <a:gd name="A6" fmla="val 0"/>
               <a:gd name="A7" fmla="val 0"/>
@@ -4421,51 +4452,51 @@
               </a:gs>
               <a:gs pos="100000">
                 <a:schemeClr val="accent3">
                   <a:shade val="80000"/>
                   <a:alpha val="55000"/>
                   <a:satMod val="155000"/>
                 </a:schemeClr>
               </a:gs>
             </a:gsLst>
             <a:lin ang="5400000" scaled="1"/>
           </a:gradFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:noFill/>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" compatLnSpc="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
-            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Freeform 10"/>
           <p:cNvSpPr>
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm flipV="1">
             <a:off x="5842000" y="6219826"/>
             <a:ext cx="6350000" cy="638175"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst>
@@ -4534,51 +4565,51 @@
               </a:gs>
               <a:gs pos="80000">
                 <a:schemeClr val="accent2">
                   <a:shade val="75000"/>
                   <a:alpha val="45000"/>
                   <a:satMod val="140000"/>
                 </a:schemeClr>
               </a:gs>
             </a:gsLst>
             <a:lin ang="5400000" scaled="1"/>
           </a:gradFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:noFill/>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" compatLnSpc="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
-            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2519624969"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
@@ -4652,51 +4683,51 @@
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="27" name="Group 26"/>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="0" y="-21658"/>
               <a:ext cx="12240731" cy="1041400"/>
               <a:chOff x="-25356" y="-7144"/>
               <a:chExt cx="12240731" cy="1041400"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="28" name="Freeform 27"/>
               <p:cNvSpPr>
                 <a:spLocks/>
               </p:cNvSpPr>
               <p:nvPr/>
             </p:nvSpPr>
@@ -4802,51 +4833,51 @@
                   </a:gs>
                   <a:gs pos="100000">
                     <a:schemeClr val="accent3">
                       <a:shade val="80000"/>
                       <a:alpha val="55000"/>
                       <a:satMod val="155000"/>
                     </a:schemeClr>
                   </a:gs>
                 </a:gsLst>
                 <a:lin ang="5400000" scaled="1"/>
               </a:gradFill>
               <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                 <a:noFill/>
                 <a:prstDash val="solid"/>
                 <a:round/>
                 <a:headEnd type="none" w="med" len="med"/>
                 <a:tailEnd type="none" w="med" len="med"/>
               </a:ln>
               <a:effectLst/>
             </p:spPr>
             <p:txBody>
               <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" compatLnSpc="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr marL="0" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
-                <a:endParaRPr kumimoji="0" lang="en-US" sz="1800">
+                <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                   <a:latin typeface="+mn-lt"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:endParaRPr>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="29" name="Freeform 28"/>
               <p:cNvSpPr>
                 <a:spLocks/>
               </p:cNvSpPr>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr bwMode="auto">
               <a:xfrm>
                 <a:off x="5842000" y="-7144"/>
                 <a:ext cx="6350000" cy="638175"/>
               </a:xfrm>
               <a:custGeom>
                 <a:avLst>
@@ -4915,51 +4946,51 @@
                   </a:gs>
                   <a:gs pos="80000">
                     <a:schemeClr val="accent2">
                       <a:shade val="75000"/>
                       <a:alpha val="45000"/>
                       <a:satMod val="140000"/>
                     </a:schemeClr>
                   </a:gs>
                 </a:gsLst>
                 <a:lin ang="5400000" scaled="1"/>
               </a:gradFill>
               <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                 <a:noFill/>
                 <a:prstDash val="solid"/>
                 <a:round/>
                 <a:headEnd type="none" w="med" len="med"/>
                 <a:tailEnd type="none" w="med" len="med"/>
               </a:ln>
               <a:effectLst/>
             </p:spPr>
             <p:txBody>
               <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" compatLnSpc="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr marL="0" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
-                <a:endParaRPr kumimoji="0" lang="en-US" sz="1800">
+                <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                   <a:latin typeface="+mn-lt"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:endParaRPr>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:grpSp>
             <p:nvGrpSpPr>
               <p:cNvPr id="31" name="Group 30"/>
               <p:cNvGrpSpPr/>
               <p:nvPr/>
             </p:nvGrpSpPr>
             <p:grpSpPr>
               <a:xfrm>
                 <a:off x="-25356" y="202408"/>
                 <a:ext cx="12240731" cy="649224"/>
                 <a:chOff x="-19045" y="216550"/>
                 <a:chExt cx="9180548" cy="649224"/>
               </a:xfrm>
             </p:grpSpPr>
             <p:sp>
@@ -5038,51 +5069,51 @@
                       <a:gs pos="86000">
                         <a:schemeClr val="tx1">
                           <a:alpha val="29000"/>
                         </a:schemeClr>
                       </a:gs>
                       <a:gs pos="16000">
                         <a:schemeClr val="accent2">
                           <a:shade val="75000"/>
                           <a:alpha val="56000"/>
                         </a:schemeClr>
                       </a:gs>
                     </a:gsLst>
                     <a:lin ang="5400000" scaled="1"/>
                   </a:gradFill>
                   <a:prstDash val="solid"/>
                   <a:round/>
                   <a:headEnd type="none" w="med" len="med"/>
                   <a:tailEnd type="none" w="med" len="med"/>
                 </a:ln>
                 <a:effectLst/>
               </p:spPr>
               <p:txBody>
                 <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" compatLnSpc="1"/>
                 <a:lstStyle/>
                 <a:p>
-                  <a:endParaRPr kumimoji="0" lang="en-US" sz="1800"/>
+                  <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" dirty="0"/>
                 </a:p>
               </p:txBody>
             </p:sp>
             <p:sp>
               <p:nvSpPr>
                 <p:cNvPr id="33" name="Freeform 32"/>
                 <p:cNvSpPr>
                   <a:spLocks/>
                 </p:cNvSpPr>
                 <p:nvPr/>
               </p:nvSpPr>
               <p:spPr bwMode="auto">
                 <a:xfrm rot="21435692">
                   <a:off x="-14309" y="290003"/>
                   <a:ext cx="9175812" cy="530352"/>
                 </a:xfrm>
                 <a:custGeom>
                   <a:avLst>
                     <a:gd name="A1" fmla="val 0"/>
                     <a:gd name="A2" fmla="val 0"/>
                     <a:gd name="A3" fmla="val 0"/>
                     <a:gd name="A4" fmla="val 0"/>
                     <a:gd name="A5" fmla="val 0"/>
                     <a:gd name="A6" fmla="val 0"/>
                     <a:gd name="A7" fmla="val 0"/>
@@ -5135,51 +5166,51 @@
                       <a:gs pos="74000">
                         <a:schemeClr val="accent4"/>
                       </a:gs>
                       <a:gs pos="44000">
                         <a:schemeClr val="accent1"/>
                       </a:gs>
                       <a:gs pos="33000">
                         <a:schemeClr val="accent2">
                           <a:alpha val="56000"/>
                         </a:schemeClr>
                       </a:gs>
                     </a:gsLst>
                     <a:lin ang="5400000" scaled="1"/>
                   </a:gradFill>
                   <a:prstDash val="solid"/>
                   <a:round/>
                   <a:headEnd type="none" w="med" len="med"/>
                   <a:tailEnd type="none" w="med" len="med"/>
                 </a:ln>
                 <a:effectLst/>
               </p:spPr>
               <p:txBody>
                 <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" compatLnSpc="1"/>
                 <a:lstStyle/>
                 <a:p>
-                  <a:endParaRPr kumimoji="0" lang="en-US" sz="1800"/>
+                  <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" dirty="0"/>
                 </a:p>
               </p:txBody>
             </p:sp>
           </p:grpSp>
         </p:grpSp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Title Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="704088"/>
             <a:ext cx="10972800" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -5270,51 +5301,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="6356351"/>
             <a:ext cx="2844800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr kumimoji="0" sz="1100">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{11C18B12-6672-4B4D-BCCE-5A01E172E72D}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/15/2024</a:t>
+              <a:t>3/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Footer Placeholder 21"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3556000" y="6356351"/>
             <a:ext cx="4470400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -5350,51 +5381,51 @@
           <a:xfrm>
             <a:off x="10566400" y="6356351"/>
             <a:ext cx="1016000" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr kumimoji="0" sz="1100">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="94285284"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483685" r:id="rId1"/>
     <p:sldLayoutId id="2147483686" r:id="rId2"/>
     <p:sldLayoutId id="2147483687" r:id="rId3"/>
     <p:sldLayoutId id="2147483688" r:id="rId4"/>
     <p:sldLayoutId id="2147483689" r:id="rId5"/>
     <p:sldLayoutId id="2147483690" r:id="rId6"/>
     <p:sldLayoutId id="2147483691" r:id="rId7"/>
     <p:sldLayoutId id="2147483692" r:id="rId8"/>
     <p:sldLayoutId id="2147483693" r:id="rId9"/>
     <p:sldLayoutId id="2147483694" r:id="rId10"/>
     <p:sldLayoutId id="2147483695" r:id="rId11"/>
     <p:sldLayoutId id="2147483696" r:id="rId12"/>
   </p:sldLayoutIdLst>
@@ -5695,58 +5726,118 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr kumimoji="0" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media1.webp"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media1.webp"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.gif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/pdf/2310.00808" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media2.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp4"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
@@ -5800,214 +5891,680 @@
           <p:cNvPr id="5" name="Subtitle 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Chapter 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{469D9357-07F1-4677-9549-9E3B7278ECFF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{469D9357-07F1-4677-9549-9E3B7278ECFF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3549628654"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Unsupervised Learning</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Applications</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Content-based Information </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Retrieval or Data Indexing</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5328796" y="1967291"/>
+            <a:ext cx="5790721" cy="4571622"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1063181976"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8F102E7-630E-4A67-BE68-ECB47B4DA699}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{CDC14DCC-3F9B-494C-B7B9-51736D39FCDD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Supervised learning</a:t>
+              <a:t>Notations</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{DEB807C8-120C-4F34-9B50-CC426EC7930B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Content Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9D24B4AF-012F-4F94-9186-76FA1A26E668}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2073549" y="1935163"/>
+            <a:ext cx="8044902" cy="4389437"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3810078690"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D31602A0-47DC-4C08-80D9-0BD645F068AD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Notations</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0232ACE7-869A-45F1-B072-DDEEC4DF2336}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{CC52A88B-95D1-43A6-96F3-FDB3E02E84E1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{594A3CB5-486E-494C-849D-39AB3CEE9C92}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{2F7426D5-AFD8-4CBD-A7BF-1162E740DDE4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2273705" y="2347871"/>
+            <a:ext cx="8292695" cy="3180862"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3988328826"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C8F102E7-630E-4A67-BE68-ECB47B4DA699}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Supervised learning</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{0232ACE7-869A-45F1-B072-DDEEC4DF2336}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Objective: Use labeled datasets (X, Y) to train algorithms that classify data or accurately predict outcomes. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E18F2EFB-0E67-47A5-84E9-197DD3267695}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E18F2EFB-0E67-47A5-84E9-197DD3267695}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10</a:t>
+              <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="mehreen_understanding_supervised_learning_theory_overview_6">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CCD2694-A4F7-4104-8687-D23D77833C99}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{5CCD2694-A4F7-4104-8687-D23D77833C99}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:videoFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3624793" y="2868680"/>
             <a:ext cx="5840941" cy="3285232"/>
@@ -6155,158 +6712,1305 @@
                     <p:spTgt spid="7"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:video>
               <p:cMediaNode vol="80000">
                 <p:cTn id="12" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="7"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:video>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Supervised learning</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Auto-driving </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>14</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 2" descr="https://miro.medium.com/max/781/1*RZnBSB3QpkIwFUTRFaWDYg.gif"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3435723" y="2025577"/>
+            <a:ext cx="7694920" cy="4435094"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2597644939"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Supervised learning</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Image Classification</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>15</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="816429" y="2556334"/>
+            <a:ext cx="11016343" cy="3856658"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3329791929"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Supervised learning</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Security: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0"/>
+              <a:t>DDoS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t> attack detection</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Credit-card fraud detection</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Spam detection</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Etc. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>16</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4143908712"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Supervised learning</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Object completion</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>arxiv.org/pdf/2310.00808</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> - Completing Visual Objects via Bridging Generation and Segmentation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>17</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2086459" y="3317037"/>
+            <a:ext cx="8373644" cy="2724530"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2446600412"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Supervised learning</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0"/>
+              <a:t>Monoscene</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>: developed by a former USTH student.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>18</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="KITTI-360">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:videoFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3508310" y="3038279"/>
+            <a:ext cx="5281126" cy="2970633"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2089603927"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="10"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="0"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="2" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="togglePause">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
+                  <p:tgtEl>
+                    <p:spTgt spid="10"/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:video>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="10"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:video>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Notations</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Content Placeholder 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1601715" y="2481913"/>
+            <a:ext cx="8988569" cy="3295936"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2199838644"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Introduction</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Content Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{0F2365A3-1180-45B7-B99A-1D8366B45646}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Previously, what have you learnt?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{FA481F21-CF99-4AA1-AF24-1D875F958249}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3339554045"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F741EE3-C8B9-4B98-92A1-5E5CD4E8CEE3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4F741EE3-C8B9-4B98-92A1-5E5CD4E8CEE3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Semi-supervised Learning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26B2223A-A2B2-47CB-85D9-8842F9E75C2E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{26B2223A-A2B2-47CB-85D9-8842F9E75C2E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11</a:t>
+              <a:t>20</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8E4374C-CAF1-48D4-8E34-D9FD0E192735}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E8E4374C-CAF1-48D4-8E34-D9FD0E192735}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Found between supervised and unsupervised learning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Content Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27E29E33-C19D-4562-B59D-AFE25E9D1266}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27E29E33-C19D-4562-B59D-AFE25E9D1266}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3019424" y="2637653"/>
             <a:ext cx="6529741" cy="3775339"/>
           </a:xfrm>
@@ -6315,246 +8019,1071 @@
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="307946790"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Title 2"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Introduction</a:t>
-[...12 lines deleted...]
-          </p:cNvPr>
+              <a:t>Semi-supervised Learning</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...13 lines deleted...]
-          </p:cNvPr>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Label data is expensive and labelling requires domain experts.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Only a few number of data are available for training. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2</a:t>
+              <a:t>21</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3339554045"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="6487504"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Reinforcement Learning</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>22</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Reinforcement Learning (RL): an </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>interdisciplinary area of machine learning and optimal </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>control.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>RL: one of the 3 basic Machine Learning paradigms. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Intelligent </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>agent</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>takes </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>actions</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> in a dynamic </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>environment</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> in order to maximize a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>reward</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> signal.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3573542823"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Reinforcement Learning</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>23</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Content Placeholder 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2170081" y="2291444"/>
+            <a:ext cx="8396320" cy="3931848"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3969457997"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Reinforcement Learning</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Applications</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Video games: Chess, Tetris </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>24</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2323555" y="2952750"/>
+            <a:ext cx="8750845" cy="3295651"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1324902597"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Reinforcement Learning</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Security: detecting </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0"/>
+              <a:t>DDoS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t> attacks.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Knowledge graphs</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Graph explanations</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0"/>
+              <a:t>Subgraph</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t> selections</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>25</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6989308" y="1935480"/>
+            <a:ext cx="4446135" cy="4525328"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2422732477"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Conclusion</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>ML is used in various applications and domains.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>ML can analyze vast amounts of data to identify patterns and trends that humans might miss, leading to better </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>decision-making.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>ML problems must be practical, applicable, and clear. Proposing solutions must be accurate and correct. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2992517063"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADEDEC68-3CBC-4399-B77C-07F049E42FE1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ADEDEC68-3CBC-4399-B77C-07F049E42FE1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Introduction</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D4D0369-79B4-4062-929D-5E389DB045C2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4D4D0369-79B4-4062-929D-5E389DB045C2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="114300" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Artificial Intelligence &amp; Machine Learning: the algorithm </a:t>
+              <a:t>Artificial </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Intelligence (AI) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>&amp; Machine </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Learning (ML): </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>the algorithm </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent4"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>part of the data mining process.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>“</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" i="1" dirty="0"/>
               <a:t>A learning system uses sample data to generate an updated basis for improved performance on subsequent data from the same source</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>.'' Donald </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
@@ -6567,96 +9096,103 @@
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>“</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" i="1" dirty="0"/>
               <a:t>Computer program that improves its performance at some task through experience</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>.'' Tom Mitchell (1997 - Machine Learning)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7E35D96-FF58-44A9-8A10-A3C8C1F5C0A8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C7E35D96-FF58-44A9-8A10-A3C8C1F5C0A8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2417765279"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -6688,896 +9224,942 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="365760" lvl="1" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="365760" lvl="1" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D23BAA5-D79A-4078-9824-330978C66C91}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9D23BAA5-D79A-4078-9824-330978C66C91}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2243665" y="942677"/>
             <a:ext cx="7950201" cy="5962651"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Arrow: Right 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3701CD1-6CED-422D-A9F8-309469B5EA69}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D3701CD1-6CED-422D-A9F8-309469B5EA69}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="7763412">
             <a:off x="9059334" y="5572589"/>
             <a:ext cx="1066800" cy="372533"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent3"/>
           </a:lnRef>
           <a:fillRef idx="2">
             <a:schemeClr val="accent3"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent3"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08F4D383-2F69-4ACC-98E4-C7E3942CC28F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{08F4D383-2F69-4ACC-98E4-C7E3942CC28F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="115085417"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8B05DCC-93CF-4B6A-95C5-33D766321239}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{A8B05DCC-93CF-4B6A-95C5-33D766321239}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Content Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59BB48BE-0089-422D-BA28-8EACAF8B7F23}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{59BB48BE-0089-422D-BA28-8EACAF8B7F23}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1736958" y="704088"/>
             <a:ext cx="8194442" cy="5985629"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E7CC88E-5300-40B0-B28C-CA80B3351498}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3E7CC88E-5300-40B0-B28C-CA80B3351498}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2845336306"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DE1B84E-E908-44A9-86BB-0086A7B0F0BE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3DE1B84E-E908-44A9-86BB-0086A7B0F0BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Machine Learning 	</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F19ADBE-933D-48BA-8B00-62B902777A46}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{6F19ADBE-933D-48BA-8B00-62B902777A46}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>Outline</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Dimensionality Reduction: Feature Selection</a:t>
-            </a:r>
+              <a:t>Dimensionality Reduction: Feature </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Selection, Feature Extraction</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Unsupervised learning: Association Rule Learning</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Semi-supervised Learning</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Reinforcement Learning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3624BA0C-7F9F-402C-8890-8AF5B0C4D1D7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3624BA0C-7F9F-402C-8890-8AF5B0C4D1D7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="274438242"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDC14DCC-3F9B-494C-B7B9-51736D39FCDD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{BA0D870B-18A6-4DD9-9DE5-56A858814278}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Notations</a:t>
+              <a:t>Unsupervised Learning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEB807C8-120C-4F34-9B50-CC426EC7930B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F908BBD7-7D42-4A4B-B3FA-9BF9E683E7B3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Content Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{0D6CDEF2-16EF-451E-98B0-156BF1C5EDDD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Objective</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>: Use unlabeled data X to discover data patterns or structures that help solve clustering or association problems.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Content Placeholder 4">
+          <p:cNvPr id="12" name="Picture 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D24B4AF-012F-4F94-9186-76FA1A26E668}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C2D64A97-C660-4CCF-ACA6-BCE419749AFD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noGrp="1" noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2073549" y="1935163"/>
-            <a:ext cx="8044902" cy="4389437"/>
+            <a:off x="2184394" y="3077093"/>
+            <a:ext cx="7315205" cy="3076819"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3810078690"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2657488092"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Notations</a:t>
-[...12 lines deleted...]
-          </p:cNvPr>
+              <a:t>Unsupervised Learning</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Applications</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Image segmentation</a:t>
+            </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2273705" y="2347871"/>
-            <a:ext cx="8292695" cy="3180862"/>
+            <a:off x="2672440" y="3236974"/>
+            <a:ext cx="7720145" cy="2733840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3988328826"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1796473326"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Unsupervised Learning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Applications</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Community detection</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
-[...34 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="12" name="Picture 11">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="10" name="Picture 9"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2184394" y="3077093"/>
-            <a:ext cx="7315205" cy="3076819"/>
+            <a:off x="4819999" y="1935480"/>
+            <a:ext cx="5746401" cy="4887126"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2657488092"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="304265561"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
@@ -8153,99 +10735,114 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Business brainstorming presentation</Template>
   <TotalTime></TotalTime>
-  <Words>167</Words>
+  <Words>401</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>35</Paragraphs>
-  <Slides>11</Slides>
+  <Paragraphs>97</Paragraphs>
+  <Slides>26</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
-  <MMClips>1</MMClips>
+  <MMClips>2</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>11</vt:i4>
+        <vt:i4>26</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="16" baseType="lpstr">
+    <vt:vector size="31" baseType="lpstr">
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Century Gothic</vt:lpstr>
       <vt:lpstr>Palatino Linotype</vt:lpstr>
       <vt:lpstr>Wingdings 2</vt:lpstr>
       <vt:lpstr>Presentation on brainstorming</vt:lpstr>
       <vt:lpstr>Machine Learning summary</vt:lpstr>
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Machine Learning  </vt:lpstr>
+      <vt:lpstr>Unsupervised Learning</vt:lpstr>
+      <vt:lpstr>Unsupervised Learning</vt:lpstr>
+      <vt:lpstr>Unsupervised Learning</vt:lpstr>
+      <vt:lpstr>Unsupervised Learning</vt:lpstr>
       <vt:lpstr>Notations</vt:lpstr>
       <vt:lpstr>Notations</vt:lpstr>
-      <vt:lpstr>Unsupervised Learning</vt:lpstr>
       <vt:lpstr>Supervised learning</vt:lpstr>
+      <vt:lpstr>Supervised learning</vt:lpstr>
+      <vt:lpstr>Supervised learning</vt:lpstr>
+      <vt:lpstr>Supervised learning</vt:lpstr>
+      <vt:lpstr>Supervised learning</vt:lpstr>
+      <vt:lpstr>Supervised learning</vt:lpstr>
+      <vt:lpstr>Notations</vt:lpstr>
       <vt:lpstr>Semi-supervised Learning</vt:lpstr>
+      <vt:lpstr>Semi-supervised Learning</vt:lpstr>
+      <vt:lpstr>Reinforcement Learning</vt:lpstr>
+      <vt:lpstr>Reinforcement Learning</vt:lpstr>
+      <vt:lpstr>Reinforcement Learning</vt:lpstr>
+      <vt:lpstr>Reinforcement Learning</vt:lpstr>
+      <vt:lpstr>Conclusion</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Feature Extraction and Selection</dc:title>
   <dc:creator>Nhat-Quang Doan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AA3F7D94069FF64A86F7DFF56D60E3BE</vt:lpwstr>
   </property>