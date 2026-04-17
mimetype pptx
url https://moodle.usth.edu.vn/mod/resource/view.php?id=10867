--- v0 (2025-11-23)
+++ v1 (2026-04-17)
@@ -1,136 +1,140 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483684" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId34"/>
+    <p:notesMasterId r:id="rId36"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="272" r:id="rId2"/>
-    <p:sldId id="274" r:id="rId3"/>
-[...29 lines deleted...]
-    <p:sldId id="271" r:id="rId33"/>
+    <p:sldId id="275" r:id="rId3"/>
+    <p:sldId id="279" r:id="rId4"/>
+    <p:sldId id="260" r:id="rId5"/>
+    <p:sldId id="280" r:id="rId6"/>
+    <p:sldId id="283" r:id="rId7"/>
+    <p:sldId id="284" r:id="rId8"/>
+    <p:sldId id="285" r:id="rId9"/>
+    <p:sldId id="286" r:id="rId10"/>
+    <p:sldId id="306" r:id="rId11"/>
+    <p:sldId id="307" r:id="rId12"/>
+    <p:sldId id="302" r:id="rId13"/>
+    <p:sldId id="303" r:id="rId14"/>
+    <p:sldId id="304" r:id="rId15"/>
+    <p:sldId id="287" r:id="rId16"/>
+    <p:sldId id="297" r:id="rId17"/>
+    <p:sldId id="298" r:id="rId18"/>
+    <p:sldId id="299" r:id="rId19"/>
+    <p:sldId id="300" r:id="rId20"/>
+    <p:sldId id="301" r:id="rId21"/>
+    <p:sldId id="281" r:id="rId22"/>
+    <p:sldId id="265" r:id="rId23"/>
+    <p:sldId id="267" r:id="rId24"/>
+    <p:sldId id="276" r:id="rId25"/>
+    <p:sldId id="268" r:id="rId26"/>
+    <p:sldId id="269" r:id="rId27"/>
+    <p:sldId id="270" r:id="rId28"/>
+    <p:sldId id="290" r:id="rId29"/>
+    <p:sldId id="291" r:id="rId30"/>
+    <p:sldId id="294" r:id="rId31"/>
+    <p:sldId id="292" r:id="rId32"/>
+    <p:sldId id="295" r:id="rId33"/>
+    <p:sldId id="296" r:id="rId34"/>
+    <p:sldId id="271" r:id="rId35"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -538,91 +542,91 @@
         </a:fill>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on"/>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="25400" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="accent3"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
-    <p:restoredLeft sz="15987" autoAdjust="0"/>
+    <p:restoredLeft sz="12406" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="113" d="100"/>
-          <a:sy n="113" d="100"/>
+          <a:sx n="90" d="100"/>
+          <a:sy n="90" d="100"/>
         </p:scale>
-        <p:origin x="456" y="126"/>
+        <p:origin x="120" y="58"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -667,51 +671,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{71BD4573-58E7-4156-A133-2731F5F8D1A6}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/16/2024</a:t>
+              <a:t>3/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1384,51 +1388,51 @@
           <a:p>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Date Placeholder 29"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30953BEB-9ABF-4F9B-BF25-2765668DE1AE}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/16/2024</a:t>
+              <a:t>3/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Footer Placeholder 18"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -1568,51 +1572,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3005E445-D010-4A03-B1F4-04B305B18909}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/16/2024</a:t>
+              <a:t>3/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -1762,51 +1766,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0A0F801B-21AA-48FA-9972-BC75B933FD06}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/16/2024</a:t>
+              <a:t>3/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -2434,51 +2438,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F79E84F6-1468-470D-9C11-10795CEDACAA}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/16/2024</a:t>
+              <a:t>3/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -2681,51 +2685,51 @@
             <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E802C7EC-513C-4AF6-B2CB-29B064DD3DB0}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/16/2024</a:t>
+              <a:t>3/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -2964,51 +2968,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D99E9C99-489E-4C47-AD26-6229D743EBDD}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/16/2024</a:t>
+              <a:t>3/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -3361,51 +3365,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{73B62070-901B-44EC-B34C-8FC83EABDC35}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/16/2024</a:t>
+              <a:t>3/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -3530,51 +3534,51 @@
           <a:p>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8E349B04-971E-4AB4-B333-6B101B5AFE09}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/16/2024</a:t>
+              <a:t>3/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -3640,51 +3644,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0A82D521-D466-4933-94DB-8BE9014B9AC1}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/16/2024</a:t>
+              <a:t>3/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -3920,51 +3924,51 @@
             <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FB5B36E6-7CDD-4B63-A873-73CD83A04A3E}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/16/2024</a:t>
+              <a:t>3/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -4273,51 +4277,51 @@
             <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EBDED6EC-8E91-468D-B91A-4862288E4AC5}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/16/2024</a:t>
+              <a:t>3/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -5310,51 +5314,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="6356351"/>
             <a:ext cx="2844800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr kumimoji="0" sz="1100">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{819A0E39-2D20-438E-95D1-96AC715745D0}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/16/2024</a:t>
+              <a:t>3/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Footer Placeholder 21"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3556000" y="6356351"/>
             <a:ext cx="4470400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -5739,155 +5743,163 @@
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr kumimoji="0" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -5924,956 +5936,648 @@
           <p:cNvPr id="5" name="Subtitle 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Chapter 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAB74BCA-4162-4613-B557-03A305984533}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAB74BCA-4162-4613-B557-03A305984533}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3549628654"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90B8C38F-99C4-4DE2-A0F1-DAC1E5C64807}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38E81A18-79CD-4DCD-8937-DBD22231B97A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Feature Analysis</a:t>
-            </a:r>
+              <a:t>Feature Selection: Filters</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE6318E7-7639-48BA-A6D3-0CD75A8AE676}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Variance of the Iris dataset</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Content Placeholder 4">
+          <p:cNvPr id="6" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A14B322-2A19-4D68-9F57-B1501E0A425A}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8116AA8-4DE1-419D-971E-856361A389D5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noGrp="1" noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1693098" y="1935163"/>
-            <a:ext cx="8805803" cy="4389437"/>
+            <a:off x="2949164" y="2554002"/>
+            <a:ext cx="5887272" cy="4086795"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58F31DC2-5F49-437B-8F29-FB724F86C0C1}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0075D27F-28B9-4F77-A0C2-FE6E6C1D5573}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="392901291"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4282010594"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Feature Analysis</a:t>
-[...12 lines deleted...]
-          </p:cNvPr>
+              <a:t>Feature </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Analysis</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
-[...11 lines deleted...]
-          </p:cNvPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>A feature with a variance </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>close to zero </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>approximately constant</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> and will not improve the performance of the model. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>If the variance is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>large</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>, the data is spread through distribution.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="152396" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>→ Keep features/attributes with large variance (the threshold depends on data distribution)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="152396" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="3796BF"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="152396" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en" smtClean="0"/>
+              <a:pPr/>
               <a:t>11</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:endParaRPr lang="en"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="271503421"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1905479904"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Feature Analysis</a:t>
-[...12 lines deleted...]
-          </p:cNvPr>
+              <a:t>Feature Selection</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="152396" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Given </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
+              <a:t>d</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>, the number of original features:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="975356" lvl="1" indent="-457200">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>How do you select the best feature subset (the number of selected features </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
+              <a:t>p &lt; d</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>)?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="975356" lvl="1" indent="-457200">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>What are the criteria to evaluate each feature subset?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="975356" lvl="1" indent="-457200">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>What are the principles for adding, removing, or changing features in the subset during the selection process?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="152396" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
-          <a:p>
-[...53 lines deleted...]
-          </p:cNvPr>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en" smtClean="0"/>
+              <a:pPr/>
               <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1262727119"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2491451987"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...383 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Feature Selection</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -7027,62 +6731,62 @@
             <a:pPr marL="152396" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2133" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" smtClean="0"/>
               <a:pPr/>
-              <a:t>15</a:t>
+              <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="en"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{799A0BC5-1817-4B38-9916-C990FE5139BD}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{799A0BC5-1817-4B38-9916-C990FE5139BD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7281333" y="1905931"/>
             <a:ext cx="3522133" cy="4434840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="274320" indent="-274320" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
@@ -7316,868 +7020,4071 @@
               <a:ea typeface="ＭＳ Ｐゴシック" pitchFamily="1" charset="-128"/>
               <a:cs typeface="ＭＳ Ｐゴシック" pitchFamily="1" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1867" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" pitchFamily="1" charset="-128"/>
                 <a:cs typeface="ＭＳ Ｐゴシック" pitchFamily="1" charset="-128"/>
               </a:rPr>
               <a:t>Algorithms: Random Forest, L1 Regularization. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="152396" indent="0">
               <a:buFont typeface="Wingdings 2"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2133" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2642937708"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3157287749"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Feature Selection</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="152396" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2133" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="3796BF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Filter methods</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="152396" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2133" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="152396" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2133" dirty="0"/>
+              <a:t>Filters can work independent of any particular learning algorithm.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2133" dirty="0"/>
+              <a:t>Correlations (Pearson Correlation </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2133" dirty="0" smtClean="0"/>
+              <a:t>coefficient)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2133" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2133" dirty="0" err="1"/>
+              <a:t>Laplacian</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2133" dirty="0"/>
+              <a:t> Score / Constraint </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2133" dirty="0" err="1"/>
+              <a:t>Laplacian</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2133" dirty="0"/>
+              <a:t> Score</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2133" dirty="0"/>
+              <a:t>Hierarchical </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2133" dirty="0" err="1"/>
+              <a:t>Laplacian</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2133" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2133" dirty="0" smtClean="0"/>
+              <a:t>Score</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2133" dirty="0" smtClean="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en" smtClean="0"/>
+              <a:pPr/>
+              <a:t>14</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1581215463"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81ADB0D9-31ED-4FEE-9CCF-46C6A031FA78}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Feature Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{109C3204-AD75-4022-964C-D587D1F3A3F3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA9EEF2E-876C-419F-BF52-EC09A70FB773}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>15</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74B061EC-103C-4CDC-A26A-2AA8C4E3E1E2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2270058" y="1935480"/>
+            <a:ext cx="7449675" cy="4454831"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="271503421"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Feature Selection</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
+              <a:t>Feature Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="152396" indent="0">
-[...68 lines deleted...]
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Correlation (known as Pearson correlation coefficient) </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>relationship </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>is linear</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>variables are continuous</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>data has no strong outliers</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Other correlations:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Spearman rank</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Kendall rank</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Mutual Information</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>16</a:t>
             </a:fld>
-            <a:endParaRPr lang="en"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2022109478"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4254714039"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...7 lines deleted...]
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Mutual Information</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...1 lines deleted...]
-          <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>A feature with a variance </a:t>
-[...3 lines deleted...]
-              <a:t>close to zero </a:t>
+              <a:t>Mutual information (MI) measures how much information one variable gives about another variable. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>If </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>is </a:t>
-[...56 lines deleted...]
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+              <a:t>knowing X helps predict Y, then their mutual information is high.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>17</a:t>
             </a:fld>
-            <a:endParaRPr lang="en"/>
-[...2 lines deleted...]
-      </p:sp>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1798320" y="3692274"/>
+            <a:ext cx="8214360" cy="1265420"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4204957383"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="235524701"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...13 lines deleted...]
-          </p:cNvPr>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Mutual Information</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...35 lines deleted...]
-        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2949164" y="2554002"/>
-            <a:ext cx="5887272" cy="4086795"/>
+            <a:off x="447675" y="1967231"/>
+            <a:ext cx="10972800" cy="4389120"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
-      </p:pic>
-[...8 lines deleted...]
-          </p:cNvPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Example:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="15" name="Table 14"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1578810068"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="701965" y="2643981"/>
+          <a:ext cx="4508210" cy="1828800"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="2312698"/>
+                <a:gridCol w="2195512"/>
+              </a:tblGrid>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>X (Temperature)</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>Y (Ice Cream Sales)</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>20</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>100</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>22</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>120</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>25</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>150</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>28</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>200</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Rectangle 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="609600" y="3258622"/>
+            <a:ext cx="184731" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="19" name="Table 18"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1497878625"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="8893969" y="2263860"/>
+          <a:ext cx="2295525" cy="1463040"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="971513"/>
+                <a:gridCol w="1324012"/>
+              </a:tblGrid>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>Range</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>Label</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>20–23</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>Low</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>24–26</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>Medium</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>27–30</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>High</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6710363" y="2263860"/>
+            <a:ext cx="2040623" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Temperature bins:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="21" name="Table 20"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3520706101"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="6943726" y="4572637"/>
+          <a:ext cx="4800600" cy="1828800"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="2528887"/>
+                <a:gridCol w="2271713"/>
+              </a:tblGrid>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>Temp</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>Sales</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>Low</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>Low</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>Low</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>Low</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>Medium</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>Medium</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>High</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>High</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Rectangle 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5148263" y="4067226"/>
+            <a:ext cx="1628972" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>After binning:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2520125197"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2026502654"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Mutual Information</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="5" name="Content Placeholder 4"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="873142539"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="757238" y="4260372"/>
+          <a:ext cx="5953124" cy="1554640"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="1488281"/>
+                <a:gridCol w="1488281"/>
+                <a:gridCol w="1488281"/>
+                <a:gridCol w="1488281"/>
+              </a:tblGrid>
+              <a:tr h="388660">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>X</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>Y</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>Count</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>P(x,y)</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="388660">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>Low</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>Low</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>2</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>0.5</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="388660">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>Medium</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>Medium</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>1</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>0.25</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="388660">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>High</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>High</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>1</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>0.25</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="-1181406"/>
+            <a:ext cx="6614584" cy="430887"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="400" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Joint probabilities</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="11" name="Table 10"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1486004857"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="5005387" y="2170907"/>
+          <a:ext cx="3790952" cy="1463040"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="1895476"/>
+                <a:gridCol w="1895476"/>
+              </a:tblGrid>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>Y</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>P(y)</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>Low</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>0.5</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>Medium</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>0.25</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>High</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>0.25</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="13" name="Table 12"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1066268875"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="728663" y="2164873"/>
+          <a:ext cx="3533776" cy="1463040"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="1766888"/>
+                <a:gridCol w="1766888"/>
+              </a:tblGrid>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>X</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>P(x)</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>Low</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>0.5</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>Medium</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>0.25</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>High</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>0.25</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1295408624"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Dimensionality Reduction</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Content Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Definition</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="365760" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Data transformation from a high-dimensional space into a low-dimensional space so that the new representation still retains some meaningful properties of the original data.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="365760" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="365760" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Feature Selection</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> is a process that chooses an optimal subset of features according to a certain criterion.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="365760" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="365760" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09161EB0-5032-4F6B-947C-AC0581C06BB4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="115085417"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Mutual Information</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>20</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="-1181406"/>
+            <a:ext cx="6614584" cy="430887"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="400" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Joint probabilities</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="10" name="Content Placeholder 2"/>
+              <p:cNvSpPr>
+                <a:spLocks noGrp="1"/>
+              </p:cNvSpPr>
+              <p:nvPr>
+                <p:ph idx="1"/>
+              </p:nvPr>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="609600" y="1935480"/>
+                <a:ext cx="10972800" cy="4389120"/>
+              </a:xfrm>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr>
+                <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+                  <a:t>I (X = Low, Y = Low) = p(</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0" err="1" smtClean="0"/>
+                  <a:t>x,y</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+                  <a:t>) </a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:sSub>
+                      <m:sSubPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-US" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:sSubPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-US" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑙𝑜𝑔</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <a:rPr lang="en-US" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>2</m:t>
+                        </m:r>
+                      </m:sub>
+                    </m:sSub>
+                    <m:f>
+                      <m:fPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-US" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:fPr>
+                      <m:num>
+                        <m:r>
+                          <a:rPr lang="en-US" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑝</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-US" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>(</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-US" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑥</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-US" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>,</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-US" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑦</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-US" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>)</m:t>
+                        </m:r>
+                      </m:num>
+                      <m:den>
+                        <m:r>
+                          <a:rPr lang="en-US" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑝</m:t>
+                        </m:r>
+                        <m:d>
+                          <m:dPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-US" b="0" i="1" smtClean="0">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:dPr>
+                          <m:e>
+                            <m:r>
+                              <a:rPr lang="en-US" b="0" i="1" smtClean="0">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>𝑥</m:t>
+                            </m:r>
+                          </m:e>
+                        </m:d>
+                        <m:r>
+                          <a:rPr lang="en-US" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑝</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-US" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>(</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-US" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑦</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-US" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>)</m:t>
+                        </m:r>
+                      </m:den>
+                    </m:f>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+                  <a:t> = 0.5 </a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:sSub>
+                      <m:sSubPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-US" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:sSubPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-US" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑙𝑜𝑔</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <a:rPr lang="en-US" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>2</m:t>
+                        </m:r>
+                      </m:sub>
+                    </m:sSub>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+                  <a:t>(0.5 / (0.5 * 0.5)) = 0.5</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+                  <a:t>I (X = Medium, Y = Medium) = 0.5</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+                  <a:t>I (X = High, Y = High) = 0.5</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:endParaRPr lang="en-US" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+                  <a:t>MI = 0.5 + 0.5 + 0.5 = 1.5</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+                  <a:t>If we have more feature but MI between temperature and sales is the highest </a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr lvl="1"/>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0"/>
+                  <a:t>Temperature strongly influences ice cream sales. </a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+              </a:p>
+              <a:p>
+                <a:pPr lvl="1"/>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+                  <a:t>Knowing </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0"/>
+                  <a:t>temperature reduces uncertainty about sales.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0"/>
+                  <a:t>	</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="10" name="Content Placeholder 2"/>
+              <p:cNvSpPr>
+                <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr>
+                <p:ph idx="1"/>
+              </p:nvPr>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="609600" y="1935480"/>
+                <a:ext cx="10972800" cy="4389120"/>
+              </a:xfrm>
+              <a:blipFill rotWithShape="0">
+                <a:blip r:embed="rId2"/>
+                <a:stretch>
+                  <a:fillRect l="-833"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-US">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="264133283"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{966071B7-A0D0-4253-847C-27AC4865250B}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{966071B7-A0D0-4253-847C-27AC4865250B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Feature Selection: Filters</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{684F7166-EF62-47D5-A228-B65917402686}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{684F7166-EF62-47D5-A228-B65917402686}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>Lab-work</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Try different simple models (clustering or classification) with the use of the only feature with the maximum variance.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Calculate the performance and make a comparison when you use only one feature vs all features. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DED87E8-D709-4F33-8DE4-2C2C9A1BF177}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DED87E8-D709-4F33-8DE4-2C2C9A1BF177}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>19</a:t>
+              <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1372779844"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Title 2"/>
-[...123 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Feature Selection: Filters</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -8201,51 +11108,51 @@
                 </a:solidFill>
               </a:rPr>
               <a:t>Unsupervised feature selection</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" smtClean="0"/>
               <a:pPr/>
-              <a:t>20</a:t>
+              <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="en"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2221784" y="2649339"/>
             <a:ext cx="7264397" cy="2961401"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -8253,54 +11160,61 @@
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1871411302"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -8335,106 +11249,113 @@
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>K-means on CMU Multi-PIE Face Database: K=5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" smtClean="0"/>
               <a:pPr/>
-              <a:t>21</a:t>
+              <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="en"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2110963" y="2621964"/>
+            <a:off x="2115512" y="2621964"/>
             <a:ext cx="7970073" cy="3531948"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="293991235"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -8550,82 +11471,89 @@
               <a:solidFill>
                 <a:srgbClr val="3796BF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" smtClean="0"/>
               <a:pPr/>
-              <a:t>22</a:t>
+              <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="en"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1383360812"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -8711,82 +11639,89 @@
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" smtClean="0"/>
               <a:pPr/>
-              <a:t>23</a:t>
+              <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr lang="en"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2973455585"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -8874,82 +11809,89 @@
               <a:buFontTx/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" smtClean="0"/>
               <a:pPr/>
-              <a:t>24</a:t>
+              <a:t>26</a:t>
             </a:fld>
             <a:endParaRPr lang="en"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3547273587"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -9027,281 +11969,295 @@
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" smtClean="0"/>
               <a:pPr/>
-              <a:t>25</a:t>
+              <a:t>27</a:t>
             </a:fld>
             <a:endParaRPr lang="en"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1773942206"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B4CA069-96E9-41E1-88B0-AD711F50FB3F}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B4CA069-96E9-41E1-88B0-AD711F50FB3F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Feature Selection: Embedded</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{143E4A88-5D51-440E-B588-76EC883D4473}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{143E4A88-5D51-440E-B588-76EC883D4473}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>Embedded methods</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Take benefits from both the wrapper and filter methods by including feature interactions while maintaining reasonable computational costs. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Embedded methods iterate each iteration of the model training process and carefully extract those features that contribute the most to the training for a particular iteration.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8ED5EB8-E676-4D24-B70C-8D43E44DE71D}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8ED5EB8-E676-4D24-B70C-8D43E44DE71D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>26</a:t>
+              <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="439497073"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1095D55-EE71-4513-AFF5-0790EB1C7810}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1095D55-EE71-4513-AFF5-0790EB1C7810}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Feature Selection: Embedded</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A943DEDD-584F-4978-B73E-515BEB8FF437}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A943DEDD-584F-4978-B73E-515BEB8FF437}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>L1-Regularization</a:t>
             </a:r>
             <a:r>
@@ -9343,152 +12299,329 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Remove features that do not serve any purpose in the model by penalizing their weight to be approximately zero.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4CED487-2832-4760-9B05-D144BF41B3F5}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4CED487-2832-4760-9B05-D144BF41B3F5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>27</a:t>
+              <a:t>29</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="689751755"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Dimensionality Reduction</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Content Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Why do we need Dimensionality Reduction?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="971550" lvl="1" indent="-514350" algn="just">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0">
+                <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
+                <a:cs typeface="ＭＳ Ｐゴシック" charset="0"/>
+              </a:rPr>
+              <a:t>Improve performance (regarding speed, predictive power, and model complexity).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="971550" lvl="1" indent="-514350" algn="just">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0">
+                <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
+                <a:cs typeface="ＭＳ Ｐゴシック" charset="0"/>
+              </a:rPr>
+              <a:t>Visualize the data for model selection.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="971550" lvl="1" indent="-514350" algn="just">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0">
+                <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
+                <a:cs typeface="ＭＳ Ｐゴシック" charset="0"/>
+              </a:rPr>
+              <a:t>Avoid the curse of dimensionality and remove noise.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="365760" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6553E9F6-1FB4-437C-A5D5-D74FC5E7D3C0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2573704275"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1095D55-EE71-4513-AFF5-0790EB1C7810}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1095D55-EE71-4513-AFF5-0790EB1C7810}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Feature Selection: Embedded</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-        <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="3" name="Content Placeholder 2">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A943DEDD-584F-4978-B73E-515BEB8FF437}"/>
+                    <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A943DEDD-584F-4978-B73E-515BEB8FF437}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr>
                 <a:spLocks noGrp="1"/>
               </p:cNvSpPr>
               <p:nvPr>
                 <p:ph idx="1"/>
               </p:nvPr>
             </p:nvSpPr>
             <p:spPr/>
             <p:txBody>
               <a:bodyPr>
                 <a:normAutofit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr marL="0" indent="0">
                   <a:buNone/>
                 </a:pPr>
                 <a:endParaRPr lang="en-US" dirty="0"/>
               </a:p>
               <a:p>
                 <a:pPr marL="0" indent="0">
                   <a:buNone/>
@@ -9621,225 +12754,232 @@
                           <a:rPr lang="en-US" b="0" i="1" smtClean="0">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t>𝑤</m:t>
                         </m:r>
                       </m:e>
                       <m:sub>
                         <m:r>
                           <a:rPr lang="en-US" i="1">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t>𝑖</m:t>
                         </m:r>
                       </m:sub>
                     </m:sSub>
                   </m:oMath>
                 </a14:m>
                 <a:r>
                   <a:rPr lang="en-US" dirty="0"/>
                   <a:t> represents the individual model coefficients and the sum is taken over all coefficients.</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns="">
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="3" name="Content Placeholder 2">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A943DEDD-584F-4978-B73E-515BEB8FF437}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr>
                 <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
               </p:cNvSpPr>
               <p:nvPr>
                 <p:ph idx="1"/>
               </p:nvPr>
             </p:nvSpPr>
             <p:spPr>
               <a:blipFill>
                 <a:blip r:embed="rId2"/>
                 <a:stretch>
                   <a:fillRect l="-1000" r="-667"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="en-US">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4CED487-2832-4760-9B05-D144BF41B3F5}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4CED487-2832-4760-9B05-D144BF41B3F5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>28</a:t>
+              <a:t>30</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{520CCA85-B979-42F5-B91C-C8E739A93871}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{520CCA85-B979-42F5-B91C-C8E739A93871}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2970315" y="2275886"/>
             <a:ext cx="6115904" cy="866896"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2768636062"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1095D55-EE71-4513-AFF5-0790EB1C7810}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1095D55-EE71-4513-AFF5-0790EB1C7810}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Feature Selection: Embedded</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A943DEDD-584F-4978-B73E-515BEB8FF437}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A943DEDD-584F-4978-B73E-515BEB8FF437}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>Random Forest</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
@@ -9859,541 +12999,390 @@
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Each sample contains a random subset of the original columns and is used to fit a decision tree. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>The number of models and the number of columns are hyperparameters to be optimized.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>The predictions of the trees are obtained by the vote of majority.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4CED487-2832-4760-9B05-D144BF41B3F5}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4CED487-2832-4760-9B05-D144BF41B3F5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>29</a:t>
+              <a:t>31</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2691460700"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Title 2"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1095D55-EE71-4513-AFF5-0790EB1C7810}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Dimensionality Reduction</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="2" name="Content Placeholder 1"/>
+              <a:t>Feature Selection: Embedded</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A943DEDD-584F-4978-B73E-515BEB8FF437}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
-              <a:t>Definition</a:t>
-            </a:r>
+              <a:t>Random Forest</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>:</a:t>
-[...5 lines deleted...]
-            </a:pPr>
+              <a:t>Each tree of the random forest can calculate the importance of a feature according to its ability to increase the pureness of the leaves.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Data transformation from a high-dimensional space into a low-dimensional space so that the new representation still retains some meaningful properties of the original data.</a:t>
-[...15 lines deleted...]
-            </a:r>
+              <a:t>The higher the increment in leaves purity, the higher the importance of the feature. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t> is a process that chooses an optimal subset of features according to a certain criterion.</a:t>
-[...15 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>The pureness at the leaves:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Information gain</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Gini index</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09161EB0-5032-4F6B-947C-AC0581C06BB4}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4CED487-2832-4760-9B05-D144BF41B3F5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3</a:t>
-[...161 lines deleted...]
-              <a:t>30</a:t>
+              <a:t>32</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="867234933"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54FC0666-6D75-4C0A-A7D9-65E695D4467A}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54FC0666-6D75-4C0A-A7D9-65E695D4467A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Feature Selection: Embedded</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Content Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47EF77F8-5D6C-4961-807B-FB5E1CA02C5D}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47EF77F8-5D6C-4961-807B-FB5E1CA02C5D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5101659" y="1966914"/>
             <a:ext cx="6323615" cy="4389437"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D682410-2BE8-4F91-B310-D2D89F99F99C}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D682410-2BE8-4F91-B310-D2D89F99F99C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>31</a:t>
+              <a:t>33</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6FF2729-4F52-4540-BB68-0A581FA7B5B0}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6FF2729-4F52-4540-BB68-0A581FA7B5B0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="1935480"/>
             <a:ext cx="10972800" cy="4389120"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="274320" indent="-274320" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
@@ -10599,54 +13588,61 @@
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1208217774"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -10853,263 +13849,107 @@
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" smtClean="0"/>
               <a:pPr/>
-              <a:t>32</a:t>
+              <a:t>34</a:t>
             </a:fld>
             <a:endParaRPr lang="en"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2552612488"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Title 2"/>
-[...161 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="4" name="Title 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Dimensionality Reduction</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -11142,53 +13982,60 @@
           <a:p>
             <a:pPr marL="152396" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2133" dirty="0"/>
               <a:t>seeks a </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2133" i="1" dirty="0"/>
               <a:t>subset</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2133" dirty="0"/>
               <a:t> of the original features that retains most of the relevant information.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2133" dirty="0"/>
               <a:t>Filters</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2133" dirty="0"/>
+              <a:rPr lang="en-US" sz="2133" dirty="0" smtClean="0"/>
               <a:t>Wrappers</a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2133" dirty="0" smtClean="0"/>
+              <a:t>Embedded methods</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2133" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="152396" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2133" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3796BF"/>
@@ -11234,132 +14081,139 @@
             <a:r>
               <a:rPr lang="en-US" sz="2133" dirty="0"/>
               <a:t>Neural Network – VGG16</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" smtClean="0"/>
               <a:pPr/>
-              <a:t>5</a:t>
+              <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="15319511"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CE5ECAF-A8B0-44D7-9DF9-756AC9CDE91D}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CE5ECAF-A8B0-44D7-9DF9-756AC9CDE91D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Feature Selection</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5C9D6B6-3377-4F98-9AD4-6C6BB7ED57D1}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5C9D6B6-3377-4F98-9AD4-6C6BB7ED57D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" u="sng" dirty="0"/>
               <a:t>Advantages</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>: </a:t>
@@ -11386,512 +14240,678 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>improving learning efficiency, such as reducing storage requirements and computational cost. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>reducing the complexity of the resulting model description, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>improving the understanding of the data and the model.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AB5DD3B-348D-4A9C-81BE-E8284D424E08}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AB5DD3B-348D-4A9C-81BE-E8284D424E08}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6</a:t>
+              <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1229333601"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CE5ECAF-A8B0-44D7-9DF9-756AC9CDE91D}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CE5ECAF-A8B0-44D7-9DF9-756AC9CDE91D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Feature Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Content Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{602AE54D-8B17-4684-BA1A-7DA380EB5DBA}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{602AE54D-8B17-4684-BA1A-7DA380EB5DBA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1909152" y="1935163"/>
             <a:ext cx="8373695" cy="4389437"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AB5DD3B-348D-4A9C-81BE-E8284D424E08}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AB5DD3B-348D-4A9C-81BE-E8284D424E08}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7</a:t>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2624654850"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CE5ECAF-A8B0-44D7-9DF9-756AC9CDE91D}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CE5ECAF-A8B0-44D7-9DF9-756AC9CDE91D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Feature Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AB5DD3B-348D-4A9C-81BE-E8284D424E08}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AB5DD3B-348D-4A9C-81BE-E8284D424E08}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8</a:t>
+              <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Content Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAA495E6-D888-4B6B-9F57-6F2CE9678D28}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAA495E6-D888-4B6B-9F57-6F2CE9678D28}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68569101-1BD5-4CE1-8F32-C3C24C07DEAB}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68569101-1BD5-4CE1-8F32-C3C24C07DEAB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1323308" y="1974239"/>
+            <a:off x="1327857" y="1974239"/>
             <a:ext cx="9545382" cy="4382112"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3950537745"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71C59775-E528-47A5-A5B8-DD90CD79A768}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71C59775-E528-47A5-A5B8-DD90CD79A768}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Feature Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Content Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D0FEA0F-C8CC-438D-BE13-72D81828C512}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D0FEA0F-C8CC-438D-BE13-72D81828C512}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1456677" y="2648537"/>
             <a:ext cx="9278645" cy="2962688"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5485D79-0A1B-454D-8D20-5361177D13FB}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5485D79-0A1B-454D-8D20-5361177D13FB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9</a:t>
+              <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1227113653"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90B8C38F-99C4-4DE2-A0F1-DAC1E5C64807}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Feature Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Content Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A14B322-2A19-4D68-9F57-B1501E0A425A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1693098" y="1935163"/>
+            <a:ext cx="8805803" cy="4389437"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58F31DC2-5F49-437B-8F29-FB724F86C0C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="392901291"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Presentation on brainstorming">
   <a:themeElements>
     <a:clrScheme name="Green">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="455F51"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E3DED1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="549E39"/>
@@ -12449,108 +15469,111 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Business brainstorming presentation</Template>
   <TotalTime></TotalTime>
-  <Words>1018</Words>
+  <Words>1084</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>201</Paragraphs>
-  <Slides>32</Slides>
+  <Paragraphs>281</Paragraphs>
+  <Slides>34</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>32</vt:i4>
+        <vt:i4>34</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="39" baseType="lpstr">
+    <vt:vector size="42" baseType="lpstr">
+      <vt:lpstr>ＭＳ Ｐゴシック</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Cambria Math</vt:lpstr>
       <vt:lpstr>Century Gothic</vt:lpstr>
       <vt:lpstr>Palatino Linotype</vt:lpstr>
       <vt:lpstr>Wingdings 2</vt:lpstr>
       <vt:lpstr>Presentation on brainstorming</vt:lpstr>
       <vt:lpstr>Feature Extraction and Selection</vt:lpstr>
-      <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>Dimensionality Reduction</vt:lpstr>
       <vt:lpstr>Dimensionality Reduction</vt:lpstr>
       <vt:lpstr>Dimensionality Reduction</vt:lpstr>
       <vt:lpstr>Feature Selection</vt:lpstr>
       <vt:lpstr>Feature Analysis</vt:lpstr>
       <vt:lpstr>Feature Analysis</vt:lpstr>
       <vt:lpstr>Feature Analysis</vt:lpstr>
       <vt:lpstr>Feature Analysis</vt:lpstr>
-      <vt:lpstr>Feature Analysis</vt:lpstr>
-      <vt:lpstr>Feature Analysis</vt:lpstr>
+      <vt:lpstr>Feature Selection: Filters</vt:lpstr>
       <vt:lpstr>Feature Analysis</vt:lpstr>
       <vt:lpstr>Feature Selection</vt:lpstr>
       <vt:lpstr>Feature Selection</vt:lpstr>
       <vt:lpstr>Feature Selection</vt:lpstr>
-      <vt:lpstr>Feature Selection: Filters</vt:lpstr>
-      <vt:lpstr>Feature Selection: Filters</vt:lpstr>
+      <vt:lpstr>Feature Analysis</vt:lpstr>
+      <vt:lpstr>Feature Analysis</vt:lpstr>
+      <vt:lpstr>Mutual Information</vt:lpstr>
+      <vt:lpstr>Mutual Information</vt:lpstr>
+      <vt:lpstr>Mutual Information</vt:lpstr>
+      <vt:lpstr>Mutual Information</vt:lpstr>
       <vt:lpstr>Feature Selection: Filters</vt:lpstr>
       <vt:lpstr>Feature Selection: Filters</vt:lpstr>
       <vt:lpstr>Feature Selection: Filters</vt:lpstr>
       <vt:lpstr>Feature Selection: Wrappers</vt:lpstr>
       <vt:lpstr>Feature Selection: Wrappers</vt:lpstr>
       <vt:lpstr>Feature Selection: Wrappers</vt:lpstr>
       <vt:lpstr>Feature Selection: Wrappers</vt:lpstr>
       <vt:lpstr>Feature Selection: Embedded</vt:lpstr>
       <vt:lpstr>Feature Selection: Embedded</vt:lpstr>
       <vt:lpstr>Feature Selection: Embedded</vt:lpstr>
       <vt:lpstr>Feature Selection: Embedded</vt:lpstr>
       <vt:lpstr>Feature Selection: Embedded</vt:lpstr>
       <vt:lpstr>Feature Selection: Embedded</vt:lpstr>
       <vt:lpstr>Feature Selection</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">