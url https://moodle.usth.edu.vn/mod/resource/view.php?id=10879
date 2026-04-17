--- v0 (2025-11-23)
+++ v1 (2026-04-17)
@@ -1,133 +1,138 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483684" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId33"/>
+    <p:notesMasterId r:id="rId35"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="272" r:id="rId2"/>
     <p:sldId id="274" r:id="rId3"/>
-    <p:sldId id="275" r:id="rId4"/>
-[...27 lines deleted...]
-    <p:sldId id="306" r:id="rId32"/>
+    <p:sldId id="307" r:id="rId4"/>
+    <p:sldId id="275" r:id="rId5"/>
+    <p:sldId id="308" r:id="rId6"/>
+    <p:sldId id="276" r:id="rId7"/>
+    <p:sldId id="277" r:id="rId8"/>
+    <p:sldId id="282" r:id="rId9"/>
+    <p:sldId id="291" r:id="rId10"/>
+    <p:sldId id="279" r:id="rId11"/>
+    <p:sldId id="281" r:id="rId12"/>
+    <p:sldId id="292" r:id="rId13"/>
+    <p:sldId id="280" r:id="rId14"/>
+    <p:sldId id="288" r:id="rId15"/>
+    <p:sldId id="284" r:id="rId16"/>
+    <p:sldId id="283" r:id="rId17"/>
+    <p:sldId id="285" r:id="rId18"/>
+    <p:sldId id="289" r:id="rId19"/>
+    <p:sldId id="290" r:id="rId20"/>
+    <p:sldId id="286" r:id="rId21"/>
+    <p:sldId id="293" r:id="rId22"/>
+    <p:sldId id="303" r:id="rId23"/>
+    <p:sldId id="304" r:id="rId24"/>
+    <p:sldId id="294" r:id="rId25"/>
+    <p:sldId id="296" r:id="rId26"/>
+    <p:sldId id="297" r:id="rId27"/>
+    <p:sldId id="298" r:id="rId28"/>
+    <p:sldId id="299" r:id="rId29"/>
+    <p:sldId id="300" r:id="rId30"/>
+    <p:sldId id="301" r:id="rId31"/>
+    <p:sldId id="302" r:id="rId32"/>
+    <p:sldId id="305" r:id="rId33"/>
+    <p:sldId id="306" r:id="rId34"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -905,95 +910,269 @@
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
           <a:insideH>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:insideH>
           <a:insideV>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:insideV>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:wholeTbl>
   </a:tblStyle>
+  <a:tblStyle styleId="{74C1A8A3-306A-4EB7-A6B1-4F7E0EB9C5D6}" styleName="Medium Style 3 - Accent 5">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="25400" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="25400" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="lt1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="dk1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="dk1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent5"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent5"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="50800" cmpd="dbl">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="lt1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:seCell>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:seCell>
+    <a:swCell>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:swCell>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="25400" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent5"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="18027" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="113" d="100"/>
-          <a:sy n="113" d="100"/>
+          <a:sx n="86" d="100"/>
+          <a:sy n="86" d="100"/>
         </p:scale>
-        <p:origin x="336" y="156"/>
+        <p:origin x="46" y="137"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -1038,51 +1217,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{71BD4573-58E7-4156-A133-2731F5F8D1A6}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/18/2024</a:t>
+              <a:t>3/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1751,51 +1930,51 @@
           <a:p>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Date Placeholder 29"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{AC40B35C-C735-4A9D-9823-9104CA37B2F8}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/18/2024</a:t>
+              <a:t>3/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Footer Placeholder 18"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -1935,51 +2114,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{27463FB6-9863-4084-8619-CFFED44F3003}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/18/2024</a:t>
+              <a:t>3/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -2129,51 +2308,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{210D6766-CB96-4CF6-BAB5-D0DC2632019A}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/18/2024</a:t>
+              <a:t>3/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -2313,51 +2492,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E4CCCEB0-20A6-47FA-903C-5F62BF35FA14}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/18/2024</a:t>
+              <a:t>3/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -2560,51 +2739,51 @@
             <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C1520784-FFB2-42F2-8F80-73498AB00E8E}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/18/2024</a:t>
+              <a:t>3/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -2843,51 +3022,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C753B8B3-CF8B-4C52-B436-190295102B0F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/18/2024</a:t>
+              <a:t>3/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -3240,51 +3419,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F2C11153-1F26-4F16-94A6-DAB9FDA9E27B}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/18/2024</a:t>
+              <a:t>3/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -3409,51 +3588,51 @@
           <a:p>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{771A5491-6278-4A77-9CE5-CBB79E17132A}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/18/2024</a:t>
+              <a:t>3/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -3519,51 +3698,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30A0DECA-760E-4E0D-A6BD-356303FC3024}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/18/2024</a:t>
+              <a:t>3/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -3799,51 +3978,51 @@
             <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DC7FA28A-CF81-4F59-AFAA-3AA483D99DC2}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/18/2024</a:t>
+              <a:t>3/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -4152,51 +4331,51 @@
             <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{84D5D71F-A097-4F11-AB40-CB6D93938EFC}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/18/2024</a:t>
+              <a:t>3/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -5189,51 +5368,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="6356351"/>
             <a:ext cx="2844800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr kumimoji="0" sz="1100">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{31ABEFFE-F8E1-4E2E-BB91-B9E87EB11E0A}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/18/2024</a:t>
+              <a:t>3/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Footer Placeholder 21"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3556000" y="6356351"/>
             <a:ext cx="4470400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -5613,167 +5792,175 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr kumimoji="0" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -5801,327 +5988,991 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Chapter 3</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A3BA7D1-1B3B-4F8F-ADDA-90A2ADE7CB0D}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A3BA7D1-1B3B-4F8F-ADDA-90A2ADE7CB0D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3549628654"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{009CC7D1-31BE-465C-A460-7B58D07BC38E}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D1A6FB2-9955-4F29-B289-CE8BD4149E9C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...7 lines deleted...]
-          <p:cNvPr id="3" name="Content Placeholder 2">
+              <a:rPr lang="vi-VN" dirty="0"/>
+              <a:t>Association </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="vi-VN" dirty="0" smtClean="0"/>
+              <a:t>rule</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="vi-VN" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="vi-VN" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="6" name="Content Placeholder 5">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EDFCA15-D254-48FC-B9AF-36305C9A9215}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr>
+                <a:spLocks noGrp="1"/>
+              </p:cNvSpPr>
+              <p:nvPr>
+                <p:ph idx="1"/>
+              </p:nvPr>
+            </p:nvSpPr>
+            <p:spPr/>
+            <p:txBody>
+              <a:bodyPr>
+                <a:normAutofit lnSpcReduction="10000"/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0">
+                    <a:latin typeface="Palatino Linotype" panose="02040502050505030304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>Association rule = an implication of two items X =&gt; Y</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:endParaRPr lang="en-US" dirty="0">
+                  <a:latin typeface="Palatino Linotype" panose="02040502050505030304" pitchFamily="18" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" b="1" dirty="0">
+                    <a:latin typeface="Palatino Linotype" panose="02040502050505030304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>Measures</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-US" b="1" dirty="0">
+                    <a:latin typeface="Palatino Linotype" panose="02040502050505030304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>Support</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0">
+                    <a:latin typeface="Palatino Linotype" panose="02040502050505030304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>: the frequency of the rule refers to the number of transactions containing both X and Y</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0" algn="ctr">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0"/>
+                  <a:t>s </a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <a:rPr lang="en-US" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:f>
+                      <m:fPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="vi-VN" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:fPr>
+                      <m:num>
+                        <m:r>
+                          <a:rPr lang="vi-VN" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝜎</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-US" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>(</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-US" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑋</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-US" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>∪</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-US" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑌</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-US" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>)</m:t>
+                        </m:r>
+                      </m:num>
+                      <m:den>
+                        <m:r>
+                          <a:rPr lang="en-US" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑛</m:t>
+                        </m:r>
+                      </m:den>
+                    </m:f>
+                  </m:oMath>
+                </a14:m>
+                <a:endParaRPr lang="vi-VN" dirty="0">
+                  <a:latin typeface="Palatino Linotype" panose="02040502050505030304" pitchFamily="18" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-US" b="1" dirty="0">
+                    <a:latin typeface="Palatino Linotype" panose="02040502050505030304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>Confidence</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0">
+                    <a:latin typeface="Palatino Linotype" panose="02040502050505030304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>: the strength of the association rule refers to how often Y occur in a transaction with X</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0" algn="ctr">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0"/>
+                  <a:t>c</a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <a:rPr lang="en-US" b="0" i="0" smtClean="0">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>(</m:t>
+                    </m:r>
+                    <m:r>
+                      <m:rPr>
+                        <m:sty m:val="p"/>
+                      </m:rPr>
+                      <a:rPr lang="en-US" b="0" i="0" smtClean="0">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>X</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-US" b="0" i="0" smtClean="0">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>⇒</m:t>
+                    </m:r>
+                    <m:r>
+                      <m:rPr>
+                        <m:sty m:val="p"/>
+                      </m:rPr>
+                      <a:rPr lang="en-US" b="0" i="0" smtClean="0">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>Y</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-US" b="0" i="0" smtClean="0">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>) </m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-US" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:f>
+                      <m:fPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="vi-VN" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:fPr>
+                      <m:num>
+                        <m:r>
+                          <a:rPr lang="vi-VN" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝜎</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-US" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>(</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-US" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑋</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-US" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>∪</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-US" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑌</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-US" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>)</m:t>
+                        </m:r>
+                      </m:num>
+                      <m:den>
+                        <m:r>
+                          <a:rPr lang="vi-VN" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝜎</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-US" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>(</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-US" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑋</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-US" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>)</m:t>
+                        </m:r>
+                      </m:den>
+                    </m:f>
+                  </m:oMath>
+                </a14:m>
+                <a:endParaRPr lang="en-US" dirty="0">
+                  <a:latin typeface="Palatino Linotype" panose="02040502050505030304" pitchFamily="18" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="6" name="Content Placeholder 5">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EDFCA15-D254-48FC-B9AF-36305C9A9215}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr>
+                <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr>
+                <p:ph idx="1"/>
+              </p:nvPr>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:blipFill>
+                <a:blip r:embed="rId2"/>
+                <a:stretch>
+                  <a:fillRect l="-1000" t="-2361"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-US">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{799C6702-1D78-48B6-8ACE-7A9B4FBEA593}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{641B468F-5C1B-4EA2-95E8-39E41B31D6E5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3299979156"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D1A6FB2-9955-4F29-B289-CE8BD4149E9C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Example</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{674B2408-4B83-4C38-B861-CDC3D68056D1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7710768" y="1398146"/>
+            <a:ext cx="3543795" cy="2534004"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{836FF5FB-EB32-4C80-901A-F14C5023CE3F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...57 lines deleted...]
-          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C23D8D5-AB54-4427-8382-19D9712A47E6}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77A43011-7D22-45E0-91E3-30B4FEAD7517}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1025143" y="2923452"/>
+            <a:ext cx="5468113" cy="2772162"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6505EEBC-2D6E-4D94-A9B0-777881DFDFCF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10</a:t>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1845466278"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{009CC7D1-31BE-465C-A460-7B58D07BC38E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Algorithms</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{799C6702-1D78-48B6-8ACE-7A9B4FBEA593}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" indent="-514350">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>Apriori</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" indent="-514350">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" indent="-514350">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>FP-Growth</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C23D8D5-AB54-4427-8382-19D9712A47E6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1159521656"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4E2B530-3F59-488D-B8BD-6CCC593A67A3}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4E2B530-3F59-488D-B8BD-6CCC593A67A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>Apriori</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8740AFF2-8073-40DD-B5F6-23F11998902D}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8740AFF2-8073-40DD-B5F6-23F11998902D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>The </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>Apriori</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
@@ -6168,151 +7019,158 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>itemsets</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> with support ≥ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>minsup</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDC6D114-7A8C-4175-88D9-AF85851DC88E}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDC6D114-7A8C-4175-88D9-AF85851DC88E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11</a:t>
+              <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1150374846"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4E2B530-3F59-488D-B8BD-6CCC593A67A3}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4E2B530-3F59-488D-B8BD-6CCC593A67A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>Apriori</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8740AFF2-8073-40DD-B5F6-23F11998902D}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8740AFF2-8073-40DD-B5F6-23F11998902D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Principle: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>The </a:t>
@@ -6320,100 +7178,100 @@
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0" err="1"/>
               <a:t>apriori</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t> property implies that any subsets of a frequent itemset are also frequent </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0" err="1"/>
               <a:t>itemsets</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDC6D114-7A8C-4175-88D9-AF85851DC88E}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDC6D114-7A8C-4175-88D9-AF85851DC88E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12</a:t>
+              <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="6" name="Group 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{120390A2-994F-4415-A28F-D1EAA50770B6}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{120390A2-994F-4415-A28F-D1EAA50770B6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3896255" y="3251200"/>
             <a:ext cx="4038600" cy="2301875"/>
             <a:chOff x="2262188" y="3860800"/>
             <a:chExt cx="4038600" cy="2301875"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="7" name="Rectangle 5">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{260687F8-F5BC-4B09-9095-7FC728BF1100}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{260687F8-F5BC-4B09-9095-7FC728BF1100}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr>
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="2338388" y="5765800"/>
               <a:ext cx="3495675" cy="396875"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:solidFill>
@@ -6449,71 +7307,71 @@
             <a:lstStyle/>
             <a:p>
               <a:pPr eaLnBrk="0" hangingPunct="0">
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-US" altLang="en-US" sz="2000">
                   <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>A          B                  C             D</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="8" name="Group 7">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8948EA8A-C296-4525-8412-19108EB37423}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8948EA8A-C296-4525-8412-19108EB37423}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="2262188" y="3860800"/>
               <a:ext cx="4038600" cy="1905000"/>
               <a:chOff x="2262188" y="3860800"/>
               <a:chExt cx="4038600" cy="1905000"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="9" name="Text Box 4">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{569F0D37-5C39-4356-8865-EBBF87A8F297}"/>
+                    <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{569F0D37-5C39-4356-8865-EBBF87A8F297}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr txBox="1">
                 <a:spLocks noChangeArrowheads="1"/>
               </p:cNvSpPr>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr bwMode="auto">
               <a:xfrm>
                 <a:off x="2262188" y="4851400"/>
                 <a:ext cx="4038600" cy="396875"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                     <a:solidFill>
@@ -6549,51 +7407,51 @@
               <a:lstStyle/>
               <a:p>
                 <a:pPr eaLnBrk="0" hangingPunct="0">
                   <a:spcBef>
                     <a:spcPct val="50000"/>
                   </a:spcBef>
                   <a:buClrTx/>
                   <a:buSzTx/>
                   <a:buFontTx/>
                   <a:buNone/>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
                     <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   </a:rPr>
                   <a:t>AB     AC    AD     BC    BD    CD</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="10" name="Rectangle 6">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06D20A5A-9835-40C7-9140-3409CF7DB207}"/>
+                    <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06D20A5A-9835-40C7-9140-3409CF7DB207}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr>
                 <a:spLocks noChangeArrowheads="1"/>
               </p:cNvSpPr>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr bwMode="auto">
               <a:xfrm>
                 <a:off x="2262188" y="3860800"/>
                 <a:ext cx="3768725" cy="396875"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                     <a:solidFill>
@@ -6629,51 +7487,51 @@
               <a:lstStyle/>
               <a:p>
                 <a:pPr eaLnBrk="0" hangingPunct="0">
                   <a:spcBef>
                     <a:spcPct val="50000"/>
                   </a:spcBef>
                   <a:buClrTx/>
                   <a:buSzTx/>
                   <a:buFontTx/>
                   <a:buNone/>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
                     <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   </a:rPr>
                   <a:t>ABC        ABD       ACD        BCD</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="11" name="Line 7">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5708EFA9-D146-4312-BE4E-87A06818DEE7}"/>
+                    <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5708EFA9-D146-4312-BE4E-87A06818DEE7}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr>
                 <a:spLocks noChangeShapeType="1"/>
               </p:cNvSpPr>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr bwMode="auto">
               <a:xfrm flipH="1">
                 <a:off x="2643188" y="4241800"/>
                 <a:ext cx="990600" cy="609600"/>
               </a:xfrm>
               <a:prstGeom prst="line">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a:ln>
@@ -6686,51 +7544,51 @@
                 </a:ext>
                 <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                   <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                     <a:effectLst>
                       <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                         <a:schemeClr val="bg2"/>
                       </a:outerShdw>
                     </a:effectLst>
                   </a14:hiddenEffects>
                 </a:ext>
               </a:extLst>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="12" name="Line 8">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ACDA9A4-7481-435F-BA11-45EB0567654D}"/>
+                    <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ACDA9A4-7481-435F-BA11-45EB0567654D}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr>
                 <a:spLocks noChangeShapeType="1"/>
               </p:cNvSpPr>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr bwMode="auto">
               <a:xfrm>
                 <a:off x="3633788" y="4241800"/>
                 <a:ext cx="228600" cy="609600"/>
               </a:xfrm>
               <a:prstGeom prst="line">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a:ln>
@@ -6743,51 +7601,51 @@
                 </a:ext>
                 <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                   <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                     <a:effectLst>
                       <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                         <a:schemeClr val="bg2"/>
                       </a:outerShdw>
                     </a:effectLst>
                   </a14:hiddenEffects>
                 </a:ext>
               </a:extLst>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="13" name="Line 9">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{605C9840-955D-4498-8B49-82B5EBE59AF1}"/>
+                    <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{605C9840-955D-4498-8B49-82B5EBE59AF1}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr>
                 <a:spLocks noChangeShapeType="1"/>
               </p:cNvSpPr>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr bwMode="auto">
               <a:xfrm>
                 <a:off x="3633788" y="4241800"/>
                 <a:ext cx="1447800" cy="609600"/>
               </a:xfrm>
               <a:prstGeom prst="line">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a:ln>
@@ -6800,51 +7658,51 @@
                 </a:ext>
                 <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                   <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                     <a:effectLst>
                       <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                         <a:schemeClr val="bg2"/>
                       </a:outerShdw>
                     </a:effectLst>
                   </a14:hiddenEffects>
                 </a:ext>
               </a:extLst>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="14" name="Line 10">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBF85768-C970-4C73-A141-803B502E5A55}"/>
+                    <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBF85768-C970-4C73-A141-803B502E5A55}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr>
                 <a:spLocks noChangeShapeType="1"/>
               </p:cNvSpPr>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr bwMode="auto">
               <a:xfrm flipV="1">
                 <a:off x="2490788" y="5232400"/>
                 <a:ext cx="0" cy="533400"/>
               </a:xfrm>
               <a:prstGeom prst="line">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a:ln>
@@ -6857,51 +7715,51 @@
                 </a:ext>
                 <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                   <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                     <a:effectLst>
                       <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                         <a:schemeClr val="bg2"/>
                       </a:outerShdw>
                     </a:effectLst>
                   </a14:hiddenEffects>
                 </a:ext>
               </a:extLst>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="15" name="Line 11">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA7CDE50-FEF9-4117-BA53-ADD5EC7AE8B8}"/>
+                    <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA7CDE50-FEF9-4117-BA53-ADD5EC7AE8B8}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr>
                 <a:spLocks noChangeShapeType="1"/>
               </p:cNvSpPr>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr bwMode="auto">
               <a:xfrm>
                 <a:off x="2490788" y="5232400"/>
                 <a:ext cx="838200" cy="533400"/>
               </a:xfrm>
               <a:prstGeom prst="line">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a:ln>
@@ -6914,51 +7772,51 @@
                 </a:ext>
                 <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                   <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                     <a:effectLst>
                       <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                         <a:schemeClr val="bg2"/>
                       </a:outerShdw>
                     </a:effectLst>
                   </a14:hiddenEffects>
                 </a:ext>
               </a:extLst>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="16" name="Line 12">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5009F7C0-065A-42C9-887D-0BF2F37B706B}"/>
+                    <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5009F7C0-065A-42C9-887D-0BF2F37B706B}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr>
                 <a:spLocks noChangeShapeType="1"/>
               </p:cNvSpPr>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr bwMode="auto">
               <a:xfrm flipH="1">
                 <a:off x="2490788" y="5232400"/>
                 <a:ext cx="1371600" cy="533400"/>
               </a:xfrm>
               <a:prstGeom prst="line">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a:ln>
@@ -6971,51 +7829,51 @@
                 </a:ext>
                 <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                   <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                     <a:effectLst>
                       <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                         <a:schemeClr val="bg2"/>
                       </a:outerShdw>
                     </a:effectLst>
                   </a14:hiddenEffects>
                 </a:ext>
               </a:extLst>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="17" name="Line 13">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C966591B-58A4-4635-98F1-32C8C80A7BDE}"/>
+                    <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C966591B-58A4-4635-98F1-32C8C80A7BDE}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr>
                 <a:spLocks noChangeShapeType="1"/>
               </p:cNvSpPr>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr bwMode="auto">
               <a:xfrm>
                 <a:off x="3862388" y="5232400"/>
                 <a:ext cx="1752600" cy="533400"/>
               </a:xfrm>
               <a:prstGeom prst="line">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a:ln>
@@ -7028,51 +7886,51 @@
                 </a:ext>
                 <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                   <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                     <a:effectLst>
                       <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                         <a:schemeClr val="bg2"/>
                       </a:outerShdw>
                     </a:effectLst>
                   </a14:hiddenEffects>
                 </a:ext>
               </a:extLst>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="18" name="Line 14">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D481214A-733B-4FC2-B9FA-A76BA4D9C48D}"/>
+                    <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D481214A-733B-4FC2-B9FA-A76BA4D9C48D}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr>
                 <a:spLocks noChangeShapeType="1"/>
               </p:cNvSpPr>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr bwMode="auto">
               <a:xfrm flipH="1">
                 <a:off x="3328988" y="5232400"/>
                 <a:ext cx="1828800" cy="533400"/>
               </a:xfrm>
               <a:prstGeom prst="line">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a:ln>
@@ -7085,51 +7943,51 @@
                 </a:ext>
                 <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                   <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                     <a:effectLst>
                       <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                         <a:schemeClr val="bg2"/>
                       </a:outerShdw>
                     </a:effectLst>
                   </a14:hiddenEffects>
                 </a:ext>
               </a:extLst>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="19" name="Line 15">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABFE7BFA-9A61-44D2-807D-FB9AD5E00D62}"/>
+                    <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABFE7BFA-9A61-44D2-807D-FB9AD5E00D62}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr>
                 <a:spLocks noChangeShapeType="1"/>
               </p:cNvSpPr>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr bwMode="auto">
               <a:xfrm>
                 <a:off x="5157788" y="5232400"/>
                 <a:ext cx="457200" cy="533400"/>
               </a:xfrm>
               <a:prstGeom prst="line">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a:ln>
@@ -7144,90 +8002,90 @@
                   <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                     <a:effectLst>
                       <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                         <a:schemeClr val="bg2"/>
                       </a:outerShdw>
                     </a:effectLst>
                   </a14:hiddenEffects>
                 </a:ext>
               </a:extLst>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
       </p:grpSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="20" name="Straight Arrow Connector 19">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{927AF160-CB64-43BE-B349-0D911CF9167F}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{927AF160-CB64-43BE-B349-0D911CF9167F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="8271933" y="3399367"/>
             <a:ext cx="0" cy="2001837"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="TextBox 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39EE3809-6F76-4824-A680-AAC2C9C7355C}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39EE3809-6F76-4824-A680-AAC2C9C7355C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8458200" y="3539067"/>
             <a:ext cx="931665" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="bg2"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
@@ -7240,286 +8098,335 @@
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="596411921"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC6F19A2-DE1E-4759-81A1-542C88AA11F8}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC6F19A2-DE1E-4759-81A1-542C88AA11F8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1674220" y="1342255"/>
             <a:ext cx="8487960" cy="5515745"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D1A6FB2-9955-4F29-B289-CE8BD4149E9C}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D1A6FB2-9955-4F29-B289-CE8BD4149E9C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>Apriori</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD7CCDF7-9C3D-425A-AD64-2419EC6A8DFA}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD7CCDF7-9C3D-425A-AD64-2419EC6A8DFA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>13</a:t>
+              <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="5" name="Straight Connector 4"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1919785" y="5286233"/>
+            <a:ext cx="1696872" cy="846161"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3782565406"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EB0B9F4-AE24-4781-B786-0D4E8A9C718F}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EB0B9F4-AE24-4781-B786-0D4E8A9C718F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2311FE37-B782-4EF3-B364-3C4830267610}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2311FE37-B782-4EF3-B364-3C4830267610}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5503D9A7-ACBB-4D86-B9A0-BB0893B7298B}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5503D9A7-ACBB-4D86-B9A0-BB0893B7298B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="804333" y="991788"/>
             <a:ext cx="9154803" cy="5687219"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94DED582-149F-4344-8642-0B432D4613DF}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94DED582-149F-4344-8642-0B432D4613DF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8845698" y="1337286"/>
             <a:ext cx="1505540" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="bg2"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
@@ -7527,151 +8434,158 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Minsupp</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> = 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Slide Number Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A08CFDC-2413-4275-8E75-0B391EB64780}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A08CFDC-2413-4275-8E75-0B391EB64780}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>14</a:t>
+              <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2130000558"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCF3171E-DEF1-4CD7-B2DB-40866DBE67F1}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCF3171E-DEF1-4CD7-B2DB-40866DBE67F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>Apriori</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6DD9F45-1DE1-4D95-A103-26391E1B5A93}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6DD9F45-1DE1-4D95-A103-26391E1B5A93}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
               <a:t>Algorithm Overview:</a:t>
             </a:r>
           </a:p>
@@ -7708,80 +8622,80 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
               <a:t>I[k]: list of relevant items. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Table 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6797DA66-848D-46EC-A49D-E9A92BFCEFE0}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6797DA66-848D-46EC-A49D-E9A92BFCEFE0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2050992985"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="2396067" y="3615266"/>
           <a:ext cx="8128000" cy="2011680"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{8799B23B-EC83-4686-B30A-512413B5E67A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="8128000">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="402401731"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="402401731"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" b="0" i="0" kern="1200" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t>L[1] = {frequent 1-itemsets</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" b="1" i="0" kern="1200" dirty="0">
                           <a:solidFill>
@@ -7804,107 +8718,119 @@
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t>with </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="en-US" b="0" dirty="0"/>
                         <a:t>support ≥ </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="en-US" b="0" dirty="0" err="1"/>
                         <a:t>minsup</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" b="0" i="0" kern="1200" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t>};</a:t>
                       </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t/>
+                      </a:r>
                       <a:br>
                         <a:rPr lang="en-US" dirty="0"/>
                       </a:br>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" b="0" i="0" kern="1200" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t>for (k=2; L[k-1] != 0; k ++) do begin</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t/>
                       </a:r>
                       <a:br>
                         <a:rPr lang="en-US" dirty="0"/>
                       </a:br>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>         </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" b="0" i="0" kern="1200" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t>I[k] = </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" b="0" i="0" kern="1200" dirty="0" err="1">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t>getItem</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" b="0" i="0" kern="1200" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t>(L[k-1]) // get relevant items</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t/>
                       </a:r>
                       <a:br>
                         <a:rPr lang="en-US" dirty="0"/>
                       </a:br>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>         </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" b="0" i="0" kern="1200" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t>C[k] = </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" b="0" i="0" kern="1200" dirty="0" err="1">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
@@ -7916,50 +8842,54 @@
                         <a:t>getCombination</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" b="0" i="0" kern="1200" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t>(I[k]) // get possible k-</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" b="0" i="0" kern="1200" dirty="0" err="1">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t>itemsets</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t/>
                       </a:r>
                       <a:br>
                         <a:rPr lang="en-US" dirty="0"/>
                       </a:br>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>         </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" b="0" i="0" kern="1200" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t>L[k] = </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" b="0" i="0" kern="1200" dirty="0" err="1">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
@@ -7984,205 +8914,220 @@
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" b="0" i="0" kern="1200" dirty="0" err="1">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t>minsup</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" b="0" i="0" kern="1200" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t>)</a:t>
                       </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t/>
+                      </a:r>
                       <a:br>
                         <a:rPr lang="en-US" dirty="0"/>
                       </a:br>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" b="0" i="0" kern="1200" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t>end</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t/>
                       </a:r>
                       <a:br>
                         <a:rPr lang="en-US" dirty="0"/>
                       </a:br>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>r</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" b="0" i="0" kern="1200" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t>eturn L[k]</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="474174442"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="474174442"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC513BA5-D184-46A0-9372-0ACE15E42932}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC513BA5-D184-46A0-9372-0ACE15E42932}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>15</a:t>
+              <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2692867296"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCF3171E-DEF1-4CD7-B2DB-40866DBE67F1}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCF3171E-DEF1-4CD7-B2DB-40866DBE67F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>Apriori</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6DD9F45-1DE1-4D95-A103-26391E1B5A93}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6DD9F45-1DE1-4D95-A103-26391E1B5A93}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
               <a:t>Processing:</a:t>
             </a:r>
           </a:p>
@@ -8244,151 +9189,158 @@
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
               <a:t>L[3] = {ABD}, if s(AB=&gt;D) ≥ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0" err="1"/>
               <a:t>minsup</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC513BA5-D184-46A0-9372-0ACE15E42932}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC513BA5-D184-46A0-9372-0ACE15E42932}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>16</a:t>
+              <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3295710628"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCF3171E-DEF1-4CD7-B2DB-40866DBE67F1}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCF3171E-DEF1-4CD7-B2DB-40866DBE67F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>Apriori</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6DD9F45-1DE1-4D95-A103-26391E1B5A93}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6DD9F45-1DE1-4D95-A103-26391E1B5A93}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
               <a:t>Processing:</a:t>
             </a:r>
           </a:p>
@@ -8450,154 +9402,330 @@
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
               <a:t>L[3] = {ABD}, if s(AB=&gt;D) ≥ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0" err="1"/>
               <a:t>minsup</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC513BA5-D184-46A0-9372-0ACE15E42932}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC513BA5-D184-46A0-9372-0ACE15E42932}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>17</a:t>
+              <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="543304870"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Introduction</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Content Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Association rule:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The objective is to discover interesting relationships hidden in large datasets. The relationships are presented as association rules. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Frequent Pattern Mining </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>~ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Association rule </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>mining</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ABDE505-141F-47C0-A206-0F16AADC46CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3339554045"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4995AC91-5D31-461A-95D7-127D79486C57}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4995AC91-5D31-461A-95D7-127D79486C57}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>Apriori</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>	</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB71281B-CC6F-4A7C-92D1-1399080B5A48}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB71281B-CC6F-4A7C-92D1-1399080B5A48}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Limitations</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
@@ -8624,150 +9752,157 @@
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>1-item: 1,000.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>2-item: approximately 1,000,000 (possible cases). </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>We need to optimize the process of searching combinations and calculate the frequency. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{837E9D83-FBCE-406A-B24B-26CA053BC8AE}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{837E9D83-FBCE-406A-B24B-26CA053BC8AE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>18</a:t>
+              <a:t>20</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3833082127"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85F4AA23-9BDE-4EA4-9467-1B80997D86DC}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85F4AA23-9BDE-4EA4-9467-1B80997D86DC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>FP-Growth</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2F1C539-9116-4033-ACEF-FD5B95F5F077}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2F1C539-9116-4033-ACEF-FD5B95F5F077}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Frequent Pattern Growth (FP-Growth)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
@@ -8802,327 +9937,201 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>Trie</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>) created from the transaction data while generating frequent </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>itemsets</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> in the FP growth algorithm.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EA46865-D2F5-4939-8AF5-84A78D1D50BC}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EA46865-D2F5-4939-8AF5-84A78D1D50BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>19</a:t>
+              <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2007523647"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Title 2"/>
-[...131 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="13" name="Rectangle 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3372DDE0-3607-4F1B-B0CF-C50B9C299468}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3372DDE0-3607-4F1B-B0CF-C50B9C299468}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4221481" y="3564467"/>
             <a:ext cx="45719" cy="67733"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent3"/>
           </a:lnRef>
           <a:fillRef idx="2">
             <a:schemeClr val="accent3"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent3"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E874AD8D-A10D-476C-A4E2-61D245AF7D8F}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E874AD8D-A10D-476C-A4E2-61D245AF7D8F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>FP-Growth</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3C3075B-C3AC-433D-91C0-0E4DC8F0E9BC}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3C3075B-C3AC-433D-91C0-0E4DC8F0E9BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Tree structure: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
@@ -9133,194 +10142,201 @@
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>The root node has no associated item and is used as a starting point for the tree. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>The children of a node in the FP-tree represent the items that frequently co-occur with the parent item in the dataset.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87141E0A-8410-4E92-8B01-AABB64DDBA13}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87141E0A-8410-4E92-8B01-AABB64DDBA13}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>20</a:t>
+              <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4115154002"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Rectangle 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3372DDE0-3607-4F1B-B0CF-C50B9C299468}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3372DDE0-3607-4F1B-B0CF-C50B9C299468}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4221481" y="3564467"/>
             <a:ext cx="45719" cy="67733"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent3"/>
           </a:lnRef>
           <a:fillRef idx="2">
             <a:schemeClr val="accent3"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent3"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E874AD8D-A10D-476C-A4E2-61D245AF7D8F}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E874AD8D-A10D-476C-A4E2-61D245AF7D8F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>FP-Growth</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3C3075B-C3AC-433D-91C0-0E4DC8F0E9BC}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3C3075B-C3AC-433D-91C0-0E4DC8F0E9BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Tree structure: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
@@ -9334,510 +10350,524 @@
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>The root node is null/none.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Items with high frequency/support appear as parent nodes.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Items with low frequency/support appear as child nodes (leaf nodes). </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87141E0A-8410-4E92-8B01-AABB64DDBA13}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87141E0A-8410-4E92-8B01-AABB64DDBA13}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>21</a:t>
+              <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1134862994"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E874AD8D-A10D-476C-A4E2-61D245AF7D8F}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E874AD8D-A10D-476C-A4E2-61D245AF7D8F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>FP-Growth</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3C3075B-C3AC-433D-91C0-0E4DC8F0E9BC}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3C3075B-C3AC-433D-91C0-0E4DC8F0E9BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Example:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87141E0A-8410-4E92-8B01-AABB64DDBA13}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87141E0A-8410-4E92-8B01-AABB64DDBA13}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>22</a:t>
+              <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{165E43FB-0274-49F5-8053-9ACFCDBAC353}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{165E43FB-0274-49F5-8053-9ACFCDBAC353}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="889000" y="2489731"/>
             <a:ext cx="4406915" cy="3368676"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Arrow: Curved Down 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{230EFBF0-FEA2-4BBD-A578-F3A9FFB8E284}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{230EFBF0-FEA2-4BBD-A578-F3A9FFB8E284}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4063999" y="2148674"/>
             <a:ext cx="2760134" cy="593723"/>
           </a:xfrm>
           <a:prstGeom prst="curvedDownArrow">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent6"/>
           </a:lnRef>
           <a:fillRef idx="2">
             <a:schemeClr val="accent6"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent6"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Picture 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C2A38A6-0F18-490A-9E90-E95C1C7E2084}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C2A38A6-0F18-490A-9E90-E95C1C7E2084}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6165438" y="2742397"/>
             <a:ext cx="3613562" cy="3566936"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1256533319"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E874AD8D-A10D-476C-A4E2-61D245AF7D8F}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E874AD8D-A10D-476C-A4E2-61D245AF7D8F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>FP-Growth</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3C3075B-C3AC-433D-91C0-0E4DC8F0E9BC}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3C3075B-C3AC-433D-91C0-0E4DC8F0E9BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Apply a sorting algorithm and fix a </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>minsup</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> = 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87141E0A-8410-4E92-8B01-AABB64DDBA13}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87141E0A-8410-4E92-8B01-AABB64DDBA13}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>23</a:t>
+              <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Picture 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05255C90-4C0B-465A-9FCE-43A44417F575}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05255C90-4C0B-465A-9FCE-43A44417F575}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="2586976"/>
             <a:ext cx="3613562" cy="3566936"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67009EA2-AFC7-44F0-A810-7226F3FFDCE2}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67009EA2-AFC7-44F0-A810-7226F3FFDCE2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6096000" y="2420115"/>
             <a:ext cx="4007333" cy="3896018"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Arrow: Right 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{724CF319-AE1B-485E-80B4-052EB295C522}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{724CF319-AE1B-485E-80B4-052EB295C522}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4478867" y="3598333"/>
             <a:ext cx="1473200" cy="313267"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent6"/>
           </a:lnRef>
           <a:fillRef idx="2">
             <a:schemeClr val="accent6"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent6"/>
           </a:effectRef>
@@ -9854,235 +10884,242 @@
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="35341054"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC531E5C-3314-442E-9D5F-D110916143B9}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC531E5C-3314-442E-9D5F-D110916143B9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>FP-Growth</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2770BCC9-DFF2-42C8-A0B0-09EB26BC0326}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2770BCC9-DFF2-42C8-A0B0-09EB26BC0326}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Transaction after processing</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B69F890C-73A6-4F7E-B8A4-E083392654C2}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B69F890C-73A6-4F7E-B8A4-E083392654C2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>24</a:t>
+              <a:t>26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37E9A987-61A3-4FF8-903F-E0D4EDF6A9C9}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37E9A987-61A3-4FF8-903F-E0D4EDF6A9C9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1075614" y="2573867"/>
             <a:ext cx="4336161" cy="3671553"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Arrow: Right 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F64093D3-957C-456C-A98D-40166023E677}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F64093D3-957C-456C-A98D-40166023E677}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5562600" y="3835400"/>
             <a:ext cx="1524000" cy="330200"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent6"/>
           </a:lnRef>
           <a:fillRef idx="2">
             <a:schemeClr val="accent6"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent6"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{091EFA43-D48A-45C1-80FB-8E04AA2D5DE0}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{091EFA43-D48A-45C1-80FB-8E04AA2D5DE0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7237425" y="3796268"/>
             <a:ext cx="4013200" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="bg2"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
@@ -10095,387 +11132,394 @@
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3478864036"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Rectangle 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3372DDE0-3607-4F1B-B0CF-C50B9C299468}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3372DDE0-3607-4F1B-B0CF-C50B9C299468}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4221481" y="3564467"/>
             <a:ext cx="45719" cy="67733"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent3"/>
           </a:lnRef>
           <a:fillRef idx="2">
             <a:schemeClr val="accent3"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent3"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E874AD8D-A10D-476C-A4E2-61D245AF7D8F}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E874AD8D-A10D-476C-A4E2-61D245AF7D8F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>FP-Growth</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3C3075B-C3AC-433D-91C0-0E4DC8F0E9BC}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3C3075B-C3AC-433D-91C0-0E4DC8F0E9BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Adding T1 into the FP-Tree</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87141E0A-8410-4E92-8B01-AABB64DDBA13}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87141E0A-8410-4E92-8B01-AABB64DDBA13}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>25</a:t>
+              <a:t>27</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Picture 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9ED27A4-D809-4E09-A3E1-73A789E96469}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9ED27A4-D809-4E09-A3E1-73A789E96469}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6780227" y="2044065"/>
             <a:ext cx="3819525" cy="2647950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Arrow: Right 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E775CED-B126-43BD-8DC1-6B08B9AB3985}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E775CED-B126-43BD-8DC1-6B08B9AB3985}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5562600" y="3835400"/>
             <a:ext cx="1524000" cy="330200"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent6"/>
           </a:lnRef>
           <a:fillRef idx="2">
             <a:schemeClr val="accent6"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent6"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12164F2B-93B2-4C83-B255-2F7637DDA0DA}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12164F2B-93B2-4C83-B255-2F7637DDA0DA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6892579" y="2168525"/>
             <a:ext cx="4257675" cy="2724150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{977C436D-9AC8-43F9-B1EF-8C3396655579}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{977C436D-9AC8-43F9-B1EF-8C3396655579}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6977358" y="1890905"/>
             <a:ext cx="3562350" cy="3962400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Picture 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD227462-2807-4506-A283-01B8E1C1C212}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD227462-2807-4506-A283-01B8E1C1C212}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1075614" y="2573867"/>
             <a:ext cx="4336161" cy="3671553"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="15" name="Straight Connector 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{129DD379-ECE9-48C7-BA57-F878F3FF8F30}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{129DD379-ECE9-48C7-BA57-F878F3FF8F30}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1075614" y="3708400"/>
             <a:ext cx="4402319" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="0">
@@ -10620,425 +11664,425 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Rectangle 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3372DDE0-3607-4F1B-B0CF-C50B9C299468}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3372DDE0-3607-4F1B-B0CF-C50B9C299468}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4221481" y="3564467"/>
             <a:ext cx="45719" cy="67733"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent3"/>
           </a:lnRef>
           <a:fillRef idx="2">
             <a:schemeClr val="accent3"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent3"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E874AD8D-A10D-476C-A4E2-61D245AF7D8F}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E874AD8D-A10D-476C-A4E2-61D245AF7D8F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>FP-Growth</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3C3075B-C3AC-433D-91C0-0E4DC8F0E9BC}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3C3075B-C3AC-433D-91C0-0E4DC8F0E9BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Adding T2 into the FP-Tree</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87141E0A-8410-4E92-8B01-AABB64DDBA13}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87141E0A-8410-4E92-8B01-AABB64DDBA13}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>26</a:t>
+              <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Arrow: Right 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E775CED-B126-43BD-8DC1-6B08B9AB3985}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E775CED-B126-43BD-8DC1-6B08B9AB3985}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5562600" y="3835400"/>
             <a:ext cx="1524000" cy="330200"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent6"/>
           </a:lnRef>
           <a:fillRef idx="2">
             <a:schemeClr val="accent6"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent6"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Picture 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD227462-2807-4506-A283-01B8E1C1C212}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD227462-2807-4506-A283-01B8E1C1C212}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1075614" y="2573867"/>
             <a:ext cx="4336161" cy="3671553"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="15" name="Straight Connector 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{129DD379-ECE9-48C7-BA57-F878F3FF8F30}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{129DD379-ECE9-48C7-BA57-F878F3FF8F30}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1075614" y="4301066"/>
             <a:ext cx="4402319" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Picture 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{705E1075-AB90-47A6-A818-D08D5A5DDFA5}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{705E1075-AB90-47A6-A818-D08D5A5DDFA5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7430422" y="2146300"/>
             <a:ext cx="3571875" cy="4038600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Picture 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{863DAF50-D2B8-4598-B31D-87046B877C46}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{863DAF50-D2B8-4598-B31D-87046B877C46}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7155731" y="2057908"/>
             <a:ext cx="4219575" cy="3810000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="19" name="Picture 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19A52E9A-4CB0-4642-8763-5652AA7046E2}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19A52E9A-4CB0-4642-8763-5652AA7046E2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="2017144"/>
             <a:ext cx="4114800" cy="3771900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="21" name="Picture 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA92137E-C748-4DE1-AAAD-76D994C08C32}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA92137E-C748-4DE1-AAAD-76D994C08C32}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7262352" y="1996768"/>
             <a:ext cx="4572000" cy="4114800"/>
           </a:xfrm>
@@ -11231,449 +12275,479 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Rectangle 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3372DDE0-3607-4F1B-B0CF-C50B9C299468}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3372DDE0-3607-4F1B-B0CF-C50B9C299468}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4221481" y="3564467"/>
             <a:ext cx="45719" cy="67733"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent3"/>
           </a:lnRef>
           <a:fillRef idx="2">
             <a:schemeClr val="accent3"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent3"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E874AD8D-A10D-476C-A4E2-61D245AF7D8F}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E874AD8D-A10D-476C-A4E2-61D245AF7D8F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>FP-Growth</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3C3075B-C3AC-433D-91C0-0E4DC8F0E9BC}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3C3075B-C3AC-433D-91C0-0E4DC8F0E9BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Adding T3 into the FP-Tree</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87141E0A-8410-4E92-8B01-AABB64DDBA13}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87141E0A-8410-4E92-8B01-AABB64DDBA13}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>27</a:t>
+              <a:t>29</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Arrow: Right 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E775CED-B126-43BD-8DC1-6B08B9AB3985}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E775CED-B126-43BD-8DC1-6B08B9AB3985}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5562600" y="3835400"/>
             <a:ext cx="1524000" cy="330200"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent6"/>
           </a:lnRef>
           <a:fillRef idx="2">
             <a:schemeClr val="accent6"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent6"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Picture 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD227462-2807-4506-A283-01B8E1C1C212}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD227462-2807-4506-A283-01B8E1C1C212}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1075614" y="2573867"/>
             <a:ext cx="4336161" cy="3671553"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="15" name="Straight Connector 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{129DD379-ECE9-48C7-BA57-F878F3FF8F30}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{129DD379-ECE9-48C7-BA57-F878F3FF8F30}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1075614" y="4842932"/>
             <a:ext cx="4402319" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Picture 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E87A458-ABC1-499C-AC54-A856D6471487}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E87A458-ABC1-499C-AC54-A856D6471487}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7262352" y="1996768"/>
             <a:ext cx="4572000" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CB6D8C9-A226-4B19-9E08-E1427ACF1E56}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CB6D8C9-A226-4B19-9E08-E1427ACF1E56}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7263718" y="1996768"/>
             <a:ext cx="4229100" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C5BDB27-78E0-4500-95F5-CEE5920CC16B}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C5BDB27-78E0-4500-95F5-CEE5920CC16B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7262352" y="1996223"/>
             <a:ext cx="3933825" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Picture 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA807220-C7D1-46C8-86DA-8FCD4B99DDA9}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA807220-C7D1-46C8-86DA-8FCD4B99DDA9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6929218" y="2140452"/>
             <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7046295" y="2174006"/>
+            <a:ext cx="5367212" cy="4025409"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2477667017"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
@@ -11719,1125 +12793,1706 @@
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="wheel(1)">
                                       <p:cBhvr>
                                         <p:cTn id="7" dur="2000"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="8"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
+                  <p:par>
+                    <p:cTn id="8" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="9" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="10" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="11" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Introduction	</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="11" name="Content Placeholder 10"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="588141041"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="609600" y="2114650"/>
+          <a:ext cx="10972800" cy="2468880"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr>
+                <a:tableStyleId>{74C1A8A3-306A-4EB7-A6B1-4F7E0EB9C5D6}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="3657600"/>
+                <a:gridCol w="3657600"/>
+                <a:gridCol w="3657600"/>
+              </a:tblGrid>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" b="1" dirty="0"/>
+                        <a:t>Aspect</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:schemeClr val="accent3"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" b="1" dirty="0"/>
+                        <a:t>Frequent Pattern Mining</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:schemeClr val="accent3"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" b="1" dirty="0"/>
+                        <a:t>Association Rule Learning</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:schemeClr val="accent3"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>Goal</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>Find frequently occurring </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0" err="1"/>
+                        <a:t>itemsets</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>Discover relationships between items</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>Output</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>Frequent </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0" err="1"/>
+                        <a:t>itemsets</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>Rules (X → Y)</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>Metrics</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>Support</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>Support, Confidence, Lift</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>Role in process</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+                        <a:t>Step 1</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+                        <a:t>Step 2</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>Example result</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>{Milk, Bread}</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>Milk → Bread</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="AutoShape 5" descr="data:image/gif;base64,R0lGODlhAQABAIAAAP///wAAACH5BAEAAAAALAAAAAABAAEAAAICRAEAOw=="/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="304800" cy="304800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Content Placeholder 1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="609600" y="1935480"/>
+            <a:ext cx="10972800" cy="4389120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="274320" indent="-274320" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent3">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buSzPct val="95000"/>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="640080" indent="-246888" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buSzPct val="85000"/>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="-246888" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buSzPct val="70000"/>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2100" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1188720" indent="-210312" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent3">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buSzPct val="65000"/>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1463040" indent="-210312" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent4">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buSzPct val="65000"/>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1737360" indent="-210312" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="1920240" indent="-182880" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="1600" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2194560" indent="-182880" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="tx2"/>
+              </a:buClr>
+              <a:buChar char="•"/>
+              <a:defRPr kumimoji="0" sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2286000" indent="0" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="tx2"/>
+              </a:buClr>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr kumimoji="0" sz="1400" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:t>Process</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>:	</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Data </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>→ Frequent Mining → Association Rule → Rules </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1165248324"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="13" name="Rectangle 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3372DDE0-3607-4F1B-B0CF-C50B9C299468}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3372DDE0-3607-4F1B-B0CF-C50B9C299468}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4221481" y="3564467"/>
             <a:ext cx="45719" cy="67733"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent3"/>
           </a:lnRef>
           <a:fillRef idx="2">
             <a:schemeClr val="accent3"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent3"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E874AD8D-A10D-476C-A4E2-61D245AF7D8F}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E874AD8D-A10D-476C-A4E2-61D245AF7D8F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>FP-Growth</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3C3075B-C3AC-433D-91C0-0E4DC8F0E9BC}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3C3075B-C3AC-433D-91C0-0E4DC8F0E9BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Adding T4 into the FP-Tree</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87141E0A-8410-4E92-8B01-AABB64DDBA13}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87141E0A-8410-4E92-8B01-AABB64DDBA13}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>28</a:t>
+              <a:t>30</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Arrow: Right 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E775CED-B126-43BD-8DC1-6B08B9AB3985}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E775CED-B126-43BD-8DC1-6B08B9AB3985}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5562600" y="3835400"/>
             <a:ext cx="1524000" cy="330200"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent6"/>
           </a:lnRef>
           <a:fillRef idx="2">
             <a:schemeClr val="accent6"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent6"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Picture 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD227462-2807-4506-A283-01B8E1C1C212}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD227462-2807-4506-A283-01B8E1C1C212}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1075614" y="2573867"/>
             <a:ext cx="4336161" cy="3671553"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="15" name="Straight Connector 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{129DD379-ECE9-48C7-BA57-F878F3FF8F30}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{129DD379-ECE9-48C7-BA57-F878F3FF8F30}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1042534" y="5403370"/>
             <a:ext cx="4402319" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Picture 6">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7086600" y="2424113"/>
-            <a:ext cx="5486400" cy="4114800"/>
+            <a:off x="7086600" y="2423539"/>
+            <a:ext cx="5487166" cy="4115374"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="591229830"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Rectangle 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3372DDE0-3607-4F1B-B0CF-C50B9C299468}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3372DDE0-3607-4F1B-B0CF-C50B9C299468}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4221481" y="3564467"/>
             <a:ext cx="45719" cy="67733"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent3"/>
           </a:lnRef>
           <a:fillRef idx="2">
             <a:schemeClr val="accent3"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent3"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E874AD8D-A10D-476C-A4E2-61D245AF7D8F}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E874AD8D-A10D-476C-A4E2-61D245AF7D8F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>FP-Growth</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3C3075B-C3AC-433D-91C0-0E4DC8F0E9BC}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3C3075B-C3AC-433D-91C0-0E4DC8F0E9BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Adding T5 into the FP-Tree</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87141E0A-8410-4E92-8B01-AABB64DDBA13}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87141E0A-8410-4E92-8B01-AABB64DDBA13}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>29</a:t>
+              <a:t>31</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Arrow: Right 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E775CED-B126-43BD-8DC1-6B08B9AB3985}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E775CED-B126-43BD-8DC1-6B08B9AB3985}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5562600" y="3835400"/>
             <a:ext cx="1524000" cy="330200"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent6"/>
           </a:lnRef>
           <a:fillRef idx="2">
             <a:schemeClr val="accent6"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent6"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Picture 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD227462-2807-4506-A283-01B8E1C1C212}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD227462-2807-4506-A283-01B8E1C1C212}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1075614" y="2573867"/>
+            <a:off x="852439" y="2684798"/>
             <a:ext cx="4336161" cy="3671553"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="15" name="Straight Connector 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{129DD379-ECE9-48C7-BA57-F878F3FF8F30}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{129DD379-ECE9-48C7-BA57-F878F3FF8F30}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1075614" y="5963809"/>
             <a:ext cx="4402319" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{273DC541-46A1-42F6-B7AB-3DF1E1CDD123}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{273DC541-46A1-42F6-B7AB-3DF1E1CDD123}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7360060" y="2209800"/>
             <a:ext cx="4762500" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5661263" y="1854883"/>
+            <a:ext cx="2418212" cy="1477328"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="bg2"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>s(I3=&gt;I5) = 3</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>c(I3=&gt;I5) = ¾</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>s(I3,I5 =&gt; I2) = 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>c(I3,I5 =&gt; I2) = 2/3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4073970546"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="4" name="Picture 3">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63088003-E97A-4C8E-859A-5DC4055FD7F2}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A1A97F3-0D87-4A5C-8E8D-D88E9903DD9E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...28 lines deleted...]
-          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Introduction</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="7" name="Content Placeholder 6"/>
+              <a:t>FP-Growth</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3D72C75-56BA-4E6F-99E8-C958DD95DD47}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Conditional Pattern Base: </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Ideas come from the </a:t>
-            </a:r>
+              <a:t>path labels of all the paths that lead to any node of the given item in the frequent-pattern tree. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
-              <a:t>market basket analysis </a:t>
-[...3 lines deleted...]
-            <a:pPr lvl="1"/>
+              <a:t>Conditional Frequent Pattern Tree: </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Transactions are available </a:t>
-[...4 lines deleted...]
-            <a:r>
+              <a:t>the set of elements that is common in all the paths in the Conditional Pattern Base of that item.</a:t>
+            </a:r>
+            <a:br>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Customer 1: Egg, bread, milk, sugar, beer, vegetables. </a:t>
-[...17 lines deleted...]
-            <a:pPr lvl="2"/>
+            </a:br>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
-          <a:p>
-[...50 lines deleted...]
-          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5EA0466-A687-478B-A34F-53A3802035E9}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C628464-F494-433D-8FEE-F363A00AF7E6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3</a:t>
-[...145 lines deleted...]
-              <a:t>30</a:t>
+              <a:t>32</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Table 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBC0F700-6F50-4CC9-AAFC-42108E2C712D}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBC0F700-6F50-4CC9-AAFC-42108E2C712D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3602627775"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1052049" y="4328104"/>
           <a:ext cx="9865035" cy="1483360"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{8799B23B-EC83-4686-B30A-512413B5E67A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1891072">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3481914017"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3481914017"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="3873910">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3573262335"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3573262335"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="4100053">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2779443424"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2779443424"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>Item</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" b="1" dirty="0"/>
@@ -12850,260 +14505,267 @@
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" b="1" i="0" kern="1200" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t>Conditional Frequent Pattern Tree</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2365201715"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2365201715"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>I2</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>{I5,I2:1}, {I3, I5, I1:1}, {I3, I5, :1}</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>{I3:3}</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4233184930"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4233184930"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>I4</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4060223914"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4060223914"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>I6</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3511641958"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3511641958"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1664286876"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{904DFBF3-D823-47D1-AA34-6E79C563198C}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{904DFBF3-D823-47D1-AA34-6E79C563198C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Conclusion</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEF17BAF-85D1-41D1-99B3-1E72B60953B4}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEF17BAF-85D1-41D1-99B3-1E72B60953B4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Association rule learning:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
@@ -13114,152 +14776,613 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Applications in market basket analysis, customer segmentation, and recommendation system. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Many variants proposed to improve pruning strategies, parallel processing, effective calculation for support and confidence. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E4D8B38-4254-4E9C-B441-70E3D19CF1F0}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E4D8B38-4254-4E9C-B441-70E3D19CF1F0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>31</a:t>
+              <a:t>33</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4256279477"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63088003-E97A-4C8E-859A-5DC4055FD7F2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7655128" y="1097279"/>
+            <a:ext cx="3732540" cy="3508587"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Introduction</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Content Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Ideas come from the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>market basket analysis </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Transactions are available </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Customer 1: Egg, bread, milk, sugar, beer, vegetables. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Customer 2: Beer, egg, milk. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Customer 3: Egg, bread, sugar. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>What do the customers like to buy?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Which products are bought together?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Objective: Find associations and correlations between different items. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>	E.g.: {egg, bread} or {egg, milk} </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Propose good suggestions or promotions to increase sale. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5EA0466-A687-478B-A34F-53A3802035E9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1034718420"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Introduction</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Recommendation </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Systems:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="393192" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Online stores analyze customer browsing and purchase </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>history.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="393192" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Example: Laptop </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>→ Laptop bag</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Healthcare &amp; Medical Data:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="393192" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Find relationships between diseases, symptoms, and treatments</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="393192" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Example: Fever + Cough → Flu</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Web mining, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Social Media </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Analysis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="393192" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Analyze user behavior on </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>surfing websites, on watching video, reading news, etc.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="393192" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="484632" indent="-457200"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2935658169"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99FBC182-7149-4BC0-B654-F568182975AA}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99FBC182-7149-4BC0-B654-F568182975AA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Preliminary</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
         <mc:Choice Requires="a14">
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="3" name="Content Placeholder 2">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AE71C37-2A0B-41E9-B64B-118F141EBAF2}"/>
+                    <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AE71C37-2A0B-41E9-B64B-118F141EBAF2}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr>
                 <a:spLocks noGrp="1"/>
               </p:cNvSpPr>
               <p:nvPr>
                 <p:ph idx="1"/>
               </p:nvPr>
             </p:nvSpPr>
             <p:spPr/>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr marL="0" indent="0">
                   <a:buNone/>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="en-US" b="1" dirty="0"/>
                   <a:t>Problematics</a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="en-US" dirty="0"/>
                   <a:t>:</a:t>
@@ -13637,151 +15760,158 @@
                 <a:stretch>
                   <a:fillRect l="-1000" t="-1389" r="-1500" b="-972"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="en-US">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9E465D9-673F-4DB5-AEDD-34AD41C3E2CC}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9E465D9-673F-4DB5-AEDD-34AD41C3E2CC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4</a:t>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2979134551"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D1A6FB2-9955-4F29-B289-CE8BD4149E9C}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D1A6FB2-9955-4F29-B289-CE8BD4149E9C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="vi-VN" dirty="0"/>
-              <a:t>Association rule 	</a:t>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Frequent patterns</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EDFCA15-D254-48FC-B9AF-36305C9A9215}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EDFCA15-D254-48FC-B9AF-36305C9A9215}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:latin typeface="Palatino Linotype" panose="02040502050505030304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
@@ -13894,183 +16024,190 @@
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Palatino Linotype" panose="02040502050505030304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>}, {bread-jelly}, etc.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Palatino Linotype" panose="02040502050505030304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>3-itemset: {bread, jelly, peanut-butter}, {bread, milk, peanut-butter}</a:t>
             </a:r>
             <a:endParaRPr lang="vi-VN" dirty="0">
               <a:latin typeface="Palatino Linotype" panose="02040502050505030304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Content Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{674B2408-4B83-4C38-B861-CDC3D68056D1}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{674B2408-4B83-4C38-B861-CDC3D68056D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7710768" y="1398146"/>
             <a:ext cx="3543795" cy="2534004"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11AB20CE-5D31-44DF-9E88-9D627E7CCDAE}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11AB20CE-5D31-44DF-9E88-9D627E7CCDAE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5</a:t>
+              <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3280108287"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D1A6FB2-9955-4F29-B289-CE8BD4149E9C}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D1A6FB2-9955-4F29-B289-CE8BD4149E9C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="vi-VN" dirty="0"/>
-              <a:t>Association rule 	</a:t>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Frequent patterns</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
         <mc:Choice Requires="a14">
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="6" name="Content Placeholder 5">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EDFCA15-D254-48FC-B9AF-36305C9A9215}"/>
+                    <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EDFCA15-D254-48FC-B9AF-36305C9A9215}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr>
                 <a:spLocks noGrp="1"/>
               </p:cNvSpPr>
               <p:nvPr>
                 <p:ph idx="1"/>
               </p:nvPr>
             </p:nvSpPr>
             <p:spPr/>
             <p:txBody>
               <a:bodyPr>
                 <a:normAutofit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr marL="0" indent="0">
                   <a:buNone/>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="vi-VN" b="1" dirty="0">
                     <a:latin typeface="Palatino Linotype" panose="02040502050505030304" pitchFamily="18" charset="0"/>
                   </a:rPr>
                   <a:t>Support count </a:t>
@@ -14267,51 +16404,63 @@
                       <m:t>s</m:t>
                     </m:r>
                   </m:oMath>
                 </a14:m>
                 <a:r>
                   <a:rPr lang="vi-VN" dirty="0">
                     <a:latin typeface="Palatino Linotype" panose="02040502050505030304" pitchFamily="18" charset="0"/>
                   </a:rPr>
                   <a:t>({bread, peanut-butter}) = 3</a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="en-US" dirty="0">
                     <a:latin typeface="Palatino Linotype" panose="02040502050505030304" pitchFamily="18" charset="0"/>
                   </a:rPr>
                   <a:t>/5</a:t>
                 </a:r>
               </a:p>
               <a:p>
                 <a:pPr marL="0" indent="0">
                   <a:buNone/>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="en-US" dirty="0">
                     <a:latin typeface="Palatino Linotype" panose="02040502050505030304" pitchFamily="18" charset="0"/>
                   </a:rPr>
-                  <a:t>            s({bread}) = 2/5</a:t>
+                  <a:t>            s</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0" smtClean="0">
+                    <a:latin typeface="Palatino Linotype" panose="02040502050505030304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>({beer}) </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0">
+                    <a:latin typeface="Palatino Linotype" panose="02040502050505030304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>= 2/5</a:t>
                 </a:r>
                 <a:endParaRPr lang="vi-VN" dirty="0">
                   <a:latin typeface="Palatino Linotype" panose="02040502050505030304" pitchFamily="18" charset="0"/>
                 </a:endParaRPr>
               </a:p>
               <a:p>
                 <a:pPr marL="0" indent="0">
                   <a:buNone/>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="vi-VN" dirty="0">
                     <a:latin typeface="Palatino Linotype" panose="02040502050505030304" pitchFamily="18" charset="0"/>
                   </a:rPr>
                   <a:t>	</a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="vi-VN" dirty="0">
                     <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="en-US" dirty="0">
                     <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                   </a:rPr>
@@ -14372,181 +16521,204 @@
                 <a:stretch>
                   <a:fillRect l="-1000" t="-1389" b="-1250"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="en-US">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Content Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{674B2408-4B83-4C38-B861-CDC3D68056D1}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{674B2408-4B83-4C38-B861-CDC3D68056D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7710768" y="1398146"/>
             <a:ext cx="3543795" cy="2534004"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB16233E-EC93-4EC8-85B2-0AEC1F2D0217}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB16233E-EC93-4EC8-85B2-0AEC1F2D0217}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6</a:t>
+              <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2249688387"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D1A6FB2-9955-4F29-B289-CE8BD4149E9C}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D1A6FB2-9955-4F29-B289-CE8BD4149E9C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="vi-VN" dirty="0"/>
-              <a:t>Association rule 	</a:t>
+              <a:t>Association </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="vi-VN" dirty="0" smtClean="0"/>
+              <a:t>rule</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="vi-VN" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="vi-VN" dirty="0"/>
+              <a:t>	</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EDFCA15-D254-48FC-B9AF-36305C9A9215}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EDFCA15-D254-48FC-B9AF-36305C9A9215}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="vi-VN" b="1" dirty="0">
                 <a:latin typeface="Palatino Linotype" panose="02040502050505030304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Frequent itemsets </a:t>
@@ -14619,773 +16791,152 @@
                 <a:latin typeface="Palatino Linotype" panose="02040502050505030304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> are:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Palatino Linotype" panose="02040502050505030304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="vi-VN" dirty="0">
                 <a:latin typeface="Palatino Linotype" panose="02040502050505030304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>{bread, peanut-butter}</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Palatino Linotype" panose="02040502050505030304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> and {bread}</a:t>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Palatino Linotype" panose="02040502050505030304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>{beer}</a:t>
             </a:r>
             <a:endParaRPr lang="vi-VN" dirty="0">
               <a:latin typeface="Palatino Linotype" panose="02040502050505030304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Content Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{674B2408-4B83-4C38-B861-CDC3D68056D1}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{674B2408-4B83-4C38-B861-CDC3D68056D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7710768" y="1398146"/>
             <a:ext cx="3543795" cy="2534004"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB16233E-EC93-4EC8-85B2-0AEC1F2D0217}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB16233E-EC93-4EC8-85B2-0AEC1F2D0217}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7</a:t>
+              <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3836659902"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
-</p:sld>
-[...632 lines deleted...]
-  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Presentation on brainstorming">
   <a:themeElements>
     <a:clrScheme name="Green">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="455F51"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E3DED1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="549E39"/>
@@ -15943,102 +17494,104 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Business brainstorming presentation</Template>
   <TotalTime></TotalTime>
-  <Words>1144</Words>
+  <Words>1147</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>203</Paragraphs>
-  <Slides>31</Slides>
+  <Paragraphs>247</Paragraphs>
+  <Slides>33</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>31</vt:i4>
+        <vt:i4>33</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="40" baseType="lpstr">
+    <vt:vector size="42" baseType="lpstr">
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Cambria Math</vt:lpstr>
       <vt:lpstr>Century Gothic</vt:lpstr>
       <vt:lpstr>Palatino Linotype</vt:lpstr>
       <vt:lpstr>Tahoma</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Verdana</vt:lpstr>
       <vt:lpstr>Wingdings 2</vt:lpstr>
       <vt:lpstr>Presentation on brainstorming</vt:lpstr>
       <vt:lpstr>Association rule learning</vt:lpstr>
       <vt:lpstr>Introduction</vt:lpstr>
+      <vt:lpstr>Introduction </vt:lpstr>
       <vt:lpstr>Introduction</vt:lpstr>
-      <vt:lpstr>Association rule</vt:lpstr>
-[...5 lines deleted...]
-      <vt:lpstr>Association rule</vt:lpstr>
+      <vt:lpstr>Introduction</vt:lpstr>
+      <vt:lpstr>Preliminary</vt:lpstr>
+      <vt:lpstr>Frequent patterns</vt:lpstr>
+      <vt:lpstr>Frequent patterns</vt:lpstr>
+      <vt:lpstr>Association rules  </vt:lpstr>
+      <vt:lpstr>Association rules  </vt:lpstr>
+      <vt:lpstr>Example</vt:lpstr>
+      <vt:lpstr>Algorithms</vt:lpstr>
       <vt:lpstr>Apriori</vt:lpstr>
       <vt:lpstr>Apriori</vt:lpstr>
       <vt:lpstr>Apriori</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Apriori</vt:lpstr>
       <vt:lpstr>Apriori</vt:lpstr>
       <vt:lpstr>Apriori</vt:lpstr>
       <vt:lpstr>Apriori </vt:lpstr>
       <vt:lpstr>FP-Growth</vt:lpstr>
       <vt:lpstr>FP-Growth</vt:lpstr>
       <vt:lpstr>FP-Growth</vt:lpstr>
       <vt:lpstr>FP-Growth</vt:lpstr>
       <vt:lpstr>FP-Growth</vt:lpstr>
       <vt:lpstr>FP-Growth</vt:lpstr>
       <vt:lpstr>FP-Growth</vt:lpstr>
       <vt:lpstr>FP-Growth</vt:lpstr>
       <vt:lpstr>FP-Growth</vt:lpstr>
       <vt:lpstr>FP-Growth</vt:lpstr>
       <vt:lpstr>FP-Growth</vt:lpstr>
       <vt:lpstr>FP-Growth</vt:lpstr>
       <vt:lpstr>Conclusion</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>