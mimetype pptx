--- v0 (2025-11-23)
+++ v1 (2026-04-17)
@@ -25,125 +25,133 @@
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483684" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId40"/>
+    <p:notesMasterId r:id="rId44"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="272" r:id="rId2"/>
     <p:sldId id="273" r:id="rId3"/>
     <p:sldId id="274" r:id="rId4"/>
     <p:sldId id="276" r:id="rId5"/>
     <p:sldId id="280" r:id="rId6"/>
     <p:sldId id="275" r:id="rId7"/>
     <p:sldId id="277" r:id="rId8"/>
     <p:sldId id="278" r:id="rId9"/>
     <p:sldId id="291" r:id="rId10"/>
     <p:sldId id="279" r:id="rId11"/>
     <p:sldId id="282" r:id="rId12"/>
     <p:sldId id="285" r:id="rId13"/>
     <p:sldId id="281" r:id="rId14"/>
     <p:sldId id="283" r:id="rId15"/>
     <p:sldId id="284" r:id="rId16"/>
     <p:sldId id="286" r:id="rId17"/>
     <p:sldId id="290" r:id="rId18"/>
     <p:sldId id="287" r:id="rId19"/>
     <p:sldId id="288" r:id="rId20"/>
     <p:sldId id="289" r:id="rId21"/>
     <p:sldId id="302" r:id="rId22"/>
     <p:sldId id="303" r:id="rId23"/>
     <p:sldId id="304" r:id="rId24"/>
     <p:sldId id="305" r:id="rId25"/>
     <p:sldId id="306" r:id="rId26"/>
     <p:sldId id="307" r:id="rId27"/>
     <p:sldId id="308" r:id="rId28"/>
     <p:sldId id="309" r:id="rId29"/>
-    <p:sldId id="294" r:id="rId30"/>
-[...8 lines deleted...]
-    <p:sldId id="310" r:id="rId39"/>
+    <p:sldId id="314" r:id="rId30"/>
+    <p:sldId id="315" r:id="rId31"/>
+    <p:sldId id="316" r:id="rId32"/>
+    <p:sldId id="317" r:id="rId33"/>
+    <p:sldId id="318" r:id="rId34"/>
+    <p:sldId id="319" r:id="rId35"/>
+    <p:sldId id="320" r:id="rId36"/>
+    <p:sldId id="321" r:id="rId37"/>
+    <p:sldId id="324" r:id="rId38"/>
+    <p:sldId id="311" r:id="rId39"/>
+    <p:sldId id="323" r:id="rId40"/>
+    <p:sldId id="313" r:id="rId41"/>
+    <p:sldId id="312" r:id="rId42"/>
+    <p:sldId id="310" r:id="rId43"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -921,95 +929,930 @@
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
           <a:insideH>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:insideH>
           <a:insideV>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:insideV>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:wholeTbl>
   </a:tblStyle>
+  <a:tblStyle styleId="{3C2FFA5D-87B4-456A-9821-1D502468CF0F}" styleName="Themed Style 1 - Accent 1">
+    <a:tblBg>
+      <a:fillRef idx="2">
+        <a:schemeClr val="accent1"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:schemeClr val="accent1"/>
+      </a:effectRef>
+    </a:tblBg>
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+  <a:tblStyle styleId="{69C7853C-536D-4A76-A0AE-DD22124D55A5}" styleName="Themed Style 1 - Accent 3">
+    <a:tblBg>
+      <a:fillRef idx="2">
+        <a:schemeClr val="accent3"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:schemeClr val="accent3"/>
+      </a:effectRef>
+    </a:tblBg>
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+  <a:tblStyle styleId="{638B1855-1B75-4FBE-930C-398BA8C253C6}" styleName="Themed Style 2 - Accent 6">
+    <a:tblBg>
+      <a:fillRef idx="3">
+        <a:schemeClr val="accent6"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:schemeClr val="accent6"/>
+      </a:effectRef>
+    </a:tblBg>
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6">
+                <a:tint val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6">
+                <a:tint val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6">
+                <a:tint val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6">
+                <a:tint val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:alpha val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:alpha val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:lastCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:left>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:right>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:right>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:seCell>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:left>
+          <a:top>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:seCell>
+    <a:swCell>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:right>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:swCell>
+    <a:firstRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:lnRef idx="3">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+    <a:neCell>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:neCell>
+  </a:tblStyle>
+  <a:tblStyle styleId="{BC89EF96-8CEA-46FF-86C4-4CE0E7609802}" styleName="Light Style 3 - Accent 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="tx1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:lastCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="50800" cmpd="dbl">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="25400" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="18027" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="115" d="100"/>
-          <a:sy n="115" d="100"/>
+          <a:sx n="86" d="100"/>
+          <a:sy n="86" d="100"/>
         </p:scale>
-        <p:origin x="258" y="120"/>
+        <p:origin x="46" y="137"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -1054,51 +1897,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{71BD4573-58E7-4156-A133-2731F5F8D1A6}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/26/2024</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1767,51 +2610,51 @@
           <a:p>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Date Placeholder 29"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1E913A8F-6575-400D-B936-F7CA6D0B670D}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/26/2024</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Footer Placeholder 18"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -1951,51 +2794,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EBC31481-4E25-4ABF-AD0C-6FA7CC7D553B}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/26/2024</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -2145,51 +2988,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B036157E-1583-4868-89A4-CD77218F2EED}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/26/2024</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -2329,51 +3172,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{25301A7B-6949-4DAB-88E7-365BECF54A45}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/26/2024</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -2576,51 +3419,51 @@
             <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4924AFF7-E04F-4242-AF3F-BE75D951F05E}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/26/2024</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -2859,51 +3702,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{103E91AE-ECE8-47DD-B2FF-D6DDE0ECCB46}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/26/2024</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -3256,51 +4099,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{563B1E9C-5570-4E15-A32B-86A1EA9319CD}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/26/2024</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -3425,51 +4268,51 @@
           <a:p>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{65888EE9-9246-4CF0-A591-899D94D2E0D5}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/26/2024</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -3535,51 +4378,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2738C3ED-FBC3-4FBE-8EBB-6CD64665A441}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/26/2024</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -3815,51 +4658,51 @@
             <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B81AAB50-B7B8-4209-B8F2-1501D024EEA0}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/26/2024</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -4168,51 +5011,51 @@
             <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C36B2E69-5AFF-457D-A1BB-4BDFB86D8265}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/26/2024</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Add a footer</a:t>
             </a:r>
           </a:p>
@@ -5205,51 +6048,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="6356351"/>
             <a:ext cx="2844800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr kumimoji="0" sz="1100">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{49A5BC8A-9785-465A-AFCB-A596AA2A2E4D}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/26/2024</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Footer Placeholder 21"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3556000" y="6356351"/>
             <a:ext cx="4470400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -5629,79 +6472,79 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr kumimoji="0" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
@@ -5721,103 +6564,119 @@
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -5831,110 +6690,118 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Reinforcement learning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Subtitle 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Chapter 5 </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{205A1D50-A6F9-459F-9D9E-9DC16AFF7D2E}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{205A1D50-A6F9-459F-9D9E-9DC16AFF7D2E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3549628654"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -6039,64 +6906,64 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7024397" y="2009969"/>
-            <a:ext cx="4240141" cy="4240141"/>
+            <a:off x="8070440" y="1878839"/>
+            <a:ext cx="4030348" cy="4030348"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{CBB275FE-B477-40E0-8EE6-96DAF45B8655}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBB275FE-B477-40E0-8EE6-96DAF45B8655}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
@@ -6589,96 +7456,103 @@
                 <a:stretch>
                   <a:fillRect l="-1000" t="-1389"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="en-US">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E57650A7-B668-439F-98EF-64BAED4B18E8}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E57650A7-B668-439F-98EF-64BAED4B18E8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4150566396"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -7172,96 +8046,103 @@
                 <a:stretch>
                   <a:fillRect l="-1000" t="-1389"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="en-US">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{5D30DBC2-065F-4D92-B460-E25BED514F5D}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D30DBC2-065F-4D92-B460-E25BED514F5D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="523000586"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -7491,114 +8372,114 @@
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="241433849"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1068352" y="2721083"/>
           <a:ext cx="8783738" cy="1314466"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{0505E3EF-67EA-436B-97B2-0124C06EBD24}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1007709">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2798390373"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2798390373"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="793102">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="931565221"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="931565221"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="867747">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="468426512"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="468426512"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="844936">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="529840673"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="529840673"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="878374">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="877129315"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="877129315"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="878374">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2105957565"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2105957565"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="878374">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="1829027985"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1829027985"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="878374">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2579193287"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2579193287"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="878374">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2846437289"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2846437289"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="878374">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="302644466"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="302644466"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="337739">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>No.</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
@@ -7692,51 +8573,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>8</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>9</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="1103129463"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1103129463"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="337739">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>Arm</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>1</a:t>
@@ -7829,51 +8710,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>2</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>3</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="4139040626"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4139040626"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="582946">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>Reward</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>1</a:t>
@@ -7966,109 +8847,116 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>0</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>0</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="466165857"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="466165857"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{992A84EC-DBDD-4161-B27F-8F3EA8EEC61D}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{992A84EC-DBDD-4161-B27F-8F3EA8EEC61D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="506002742"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -8189,96 +9077,103 @@
                 <a:stretch>
                   <a:fillRect l="-1000" t="-1389"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="en-US">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7B43702A-ADFE-4405-9255-9D24CC8297DD}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B43702A-ADFE-4405-9255-9D24CC8297DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1305524103"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -8454,96 +9349,103 @@
                 <a:stretch>
                   <a:fillRect l="-667" t="-1389"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="en-US">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E3A8CAC9-DF1A-4DF1-8D00-EE249DC9149F}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3A8CAC9-DF1A-4DF1-8D00-EE249DC9149F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3939617979"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -8886,114 +9788,114 @@
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="698423957"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1704131" y="2399349"/>
           <a:ext cx="8783738" cy="1314466"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{0505E3EF-67EA-436B-97B2-0124C06EBD24}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1007709">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2798390373"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2798390373"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="793102">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="931565221"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="931565221"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="867747">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="468426512"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="468426512"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="844936">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="529840673"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="529840673"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="878374">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="877129315"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="877129315"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="878374">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2105957565"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2105957565"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="878374">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="1829027985"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1829027985"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="878374">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2579193287"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2579193287"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="878374">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2846437289"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2846437289"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="878374">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="302644466"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="302644466"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="337739">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>No.</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
@@ -9087,51 +9989,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>8</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>9</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="1103129463"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1103129463"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="337739">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>Arm</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>1</a:t>
@@ -9224,51 +10126,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>1</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>1</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="4139040626"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4139040626"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="582946">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>Reward</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>1</a:t>
@@ -9361,299 +10263,313 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>0</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>0</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="466165857"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="466165857"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{6F58A3BA-0CA8-4DE9-B1FD-74EBC634919F}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F58A3BA-0CA8-4DE9-B1FD-74EBC634919F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1605052469"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F0BD7ACD-DD34-4034-ADCA-11866931B697}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0BD7ACD-DD34-4034-ADCA-11866931B697}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>RL Problems: Multi-Armed Bandits</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Content Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D1A802E3-96FD-4520-A04D-C1A7716E88A0}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1A802E3-96FD-4520-A04D-C1A7716E88A0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2709862" y="2295261"/>
             <a:ext cx="6772275" cy="4143375"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{5C27D8DF-7336-4780-8507-40BFEF333CC0}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C27D8DF-7336-4780-8507-40BFEF333CC0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4132659726"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{71265907-5B97-45B0-B830-3A8580E9BF14}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71265907-5B97-45B0-B830-3A8580E9BF14}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>RL Problems: Multi-Armed Bandits</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
         <mc:Choice Requires="a14">
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="3" name="Content Placeholder 2">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{6D45E3F4-DB17-4B43-ACF7-7A9C61DE0738}"/>
+                    <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D45E3F4-DB17-4B43-ACF7-7A9C61DE0738}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr>
                 <a:spLocks noGrp="1"/>
               </p:cNvSpPr>
               <p:nvPr>
                 <p:ph idx="1"/>
               </p:nvPr>
             </p:nvSpPr>
             <p:spPr/>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="en-US" b="1" dirty="0"/>
                   <a:t>Greedy algorithm</a:t>
                 </a:r>
               </a:p>
               <a:p>
                 <a:pPr lvl="1"/>
                 <a:r>
                   <a:rPr lang="en-US" dirty="0"/>
                   <a:t>Selecting an action resulting from the greedy algorithm =&gt; </a:t>
@@ -9766,96 +10682,103 @@
                 <a:stretch>
                   <a:fillRect l="-667" t="-1389"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="en-US">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{673F4A1A-3876-4FD6-ADFC-CEB75702C5DB}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{673F4A1A-3876-4FD6-ADFC-CEB75702C5DB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1137024796"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -10049,96 +10972,103 @@
                 <a:stretch>
                   <a:fillRect l="-1000" t="-1389"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="en-US">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{2DECF6A2-BA0D-44EB-A2F0-6C57F40A457A}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DECF6A2-BA0D-44EB-A2F0-6C57F40A457A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3588496472"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -10197,96 +11127,103 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Methods for reinforcement learning</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{EFCCE352-64D3-436A-B42E-4D8269039CF1}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFCCE352-64D3-436A-B42E-4D8269039CF1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1508910272"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -10729,96 +11666,103 @@
                 <a:stretch>
                   <a:fillRect r="-889"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="en-US">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E1D978E6-CD74-4049-9118-9C586F2ECB9E}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1D978E6-CD74-4049-9118-9C586F2ECB9E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>20</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="385391402"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -10921,632 +11865,639 @@
               <a:t>The reward of the starting point is 0. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="393192" lvl="1" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="393192" lvl="1" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Table 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C2A2BFD0-E3CC-4C01-8933-794DBDA097BC}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2A2BFD0-E3CC-4C01-8933-794DBDA097BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3608244112"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="6942667" y="2128520"/>
           <a:ext cx="3640668" cy="1483360"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5940675A-B579-460E-94D1-54222C63F5DA}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1213556">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3638937859"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3638937859"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1213556">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2773757747"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2773757747"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1213556">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3033000128"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3033000128"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>exit</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3741242959"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3741242959"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2507472297"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2507472297"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="368609736"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="368609736"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>start</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2794531981"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2794531981"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="7" name="Straight Arrow Connector 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{548EB739-2E5E-4D86-9C12-34732505DC0F}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{548EB739-2E5E-4D86-9C12-34732505DC0F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
             <a:off x="7501467" y="3437467"/>
             <a:ext cx="2006600" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050">
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="9" name="Straight Arrow Connector 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{06F4C05C-72CD-4BEF-8715-D6CA03E0F9AE}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06F4C05C-72CD-4BEF-8715-D6CA03E0F9AE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="7298267" y="2599267"/>
             <a:ext cx="0" cy="829733"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050">
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="10" name="Table 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{5BA108FE-495B-484B-8EDE-5DE6ABF700F5}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BA108FE-495B-484B-8EDE-5DE6ABF700F5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2356066892"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="6942667" y="4372187"/>
           <a:ext cx="3640668" cy="1483360"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5940675A-B579-460E-94D1-54222C63F5DA}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1213556">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3638937859"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3638937859"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1213556">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2773757747"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2773757747"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1213556">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3033000128"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3033000128"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>exit</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3741242959"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3741242959"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>*</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2507472297"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2507472297"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>*</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="368609736"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="368609736"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>*</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>*</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>start</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2794531981"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2794531981"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7544E07B-4C29-414D-B5AE-D69FB40C0A54}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7544E07B-4C29-414D-B5AE-D69FB40C0A54}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2022726182"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -11610,228 +12561,228 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>How does it decide to go?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Solution: Let the robot memorize and estimate the cost using Bellman Equation in each movement.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Table 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C2A2BFD0-E3CC-4C01-8933-794DBDA097BC}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2A2BFD0-E3CC-4C01-8933-794DBDA097BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4255493318"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="6942667" y="2128520"/>
           <a:ext cx="3640668" cy="1483360"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5940675A-B579-460E-94D1-54222C63F5DA}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1213556">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3638937859"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3638937859"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1213556">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2773757747"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2773757747"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1213556">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3033000128"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3033000128"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>exit</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3741242959"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3741242959"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>1</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2507472297"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2507472297"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" b="1" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>1</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="368609736"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="368609736"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>start</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
@@ -11840,109 +12791,116 @@
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>1</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>1</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2794531981"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2794531981"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C67006FC-7D80-4264-B507-7332921545F0}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C67006FC-7D80-4264-B507-7332921545F0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="925696687"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -12473,96 +13431,103 @@
                 <a:stretch>
                   <a:fillRect l="-1000" t="-1250"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="en-US">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4350C332-B8BF-40DF-B638-34F94E2E0195}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4350C332-B8BF-40DF-B638-34F94E2E0195}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1940635629"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -12902,228 +13867,228 @@
                 <a:stretch>
                   <a:fillRect l="-1000" t="-1250"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="en-US">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Table 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C2A2BFD0-E3CC-4C01-8933-794DBDA097BC}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2A2BFD0-E3CC-4C01-8933-794DBDA097BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3115730962"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="6942667" y="2128520"/>
           <a:ext cx="3640668" cy="1483360"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5940675A-B579-460E-94D1-54222C63F5DA}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1213556">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3638937859"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3638937859"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1213556">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2773757747"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2773757747"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1213556">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3033000128"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3033000128"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>exit</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3741242959"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3741242959"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>1</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2507472297"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2507472297"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" b="1" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>*</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="368609736"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="368609736"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>start</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
@@ -13136,109 +14101,116 @@
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" b="1" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>+</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2794531981"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2794531981"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{68545D3D-B647-47D3-8D8D-ED2BF287F81E}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68545D3D-B647-47D3-8D8D-ED2BF287F81E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3091637709"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -13302,228 +14274,228 @@
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>How are the rewards if we have another route</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Table 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C2A2BFD0-E3CC-4C01-8933-794DBDA097BC}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2A2BFD0-E3CC-4C01-8933-794DBDA097BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2625822843"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="6942667" y="2128520"/>
           <a:ext cx="3640668" cy="1483360"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5940675A-B579-460E-94D1-54222C63F5DA}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1213556">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3638937859"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3638937859"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1213556">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2773757747"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2773757747"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1213556">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3033000128"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3033000128"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>exit</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3741242959"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3741242959"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>1</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2507472297"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2507472297"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" b="1" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>0.80</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="368609736"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="368609736"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" b="1" dirty="0"/>
                         <a:t>0.64</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
@@ -13536,114 +14508,114 @@
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" b="1" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>start</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2794531981"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2794531981"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Table 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9E94BF43-6A35-4101-AB15-8EEA859CA553}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E94BF43-6A35-4101-AB15-8EEA859CA553}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2006252362"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="6942667" y="4670552"/>
           <a:ext cx="3640668" cy="1483360"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5940675A-B579-460E-94D1-54222C63F5DA}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="910167">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3638937859"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3638937859"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="910167">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2773757747"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2773757747"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="910167">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3033000128"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3033000128"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="910167">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3438722253"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3438722253"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>exit</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
@@ -13657,51 +14629,51 @@
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3741242959"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3741242959"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>1</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
@@ -13714,51 +14686,51 @@
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2507472297"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2507472297"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" b="1" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>0.80</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
@@ -13781,51 +14753,51 @@
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>*</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>*</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="368609736"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="368609736"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" b="1" dirty="0"/>
                         <a:t>0.64</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
@@ -13856,282 +14828,289 @@
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" b="1" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>*</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2794531981"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2794531981"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="7" name="Straight Arrow Connector 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{921BF344-1D54-4BF9-8901-D301B87BFC1D}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{921BF344-1D54-4BF9-8901-D301B87BFC1D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9558867" y="5969000"/>
             <a:ext cx="448733" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050">
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="9" name="Connector: Elbow 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{26A3DDEB-84EC-4BD4-B679-1DD2FC65FAA2}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26A3DDEB-84EC-4BD4-B679-1DD2FC65FAA2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="8373533" y="5571067"/>
             <a:ext cx="1778000" cy="338666"/>
           </a:xfrm>
           <a:prstGeom prst="bentConnector3">
             <a:avLst>
               <a:gd name="adj1" fmla="val 1429"/>
             </a:avLst>
           </a:prstGeom>
           <a:ln w="19050">
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="12" name="Straight Arrow Connector 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{FF964755-53D9-4F73-A8CA-81D78D56B48F}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF964755-53D9-4F73-A8CA-81D78D56B48F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="8221133" y="4893733"/>
             <a:ext cx="0" cy="677334"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050">
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{08A69B30-EE10-4D34-BD19-FD2A02A78E96}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08A69B30-EE10-4D34-BD19-FD2A02A78E96}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="514711291"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{801C6A80-A810-4299-BA37-77A347DA15DD}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{801C6A80-A810-4299-BA37-77A347DA15DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Bellman Equation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C074DEC-4D4A-4AAB-951E-073856EAFFE3}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C074DEC-4D4A-4AAB-951E-073856EAFFE3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>The V-values for the 2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" baseline="30000" dirty="0"/>
               <a:t>nd</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
@@ -14153,101 +15132,101 @@
               <a:t>Now, if we have discovered two routes, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>How do we process to find the best route?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Table 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F5A2F9BC-CDF9-4C09-96BE-8E786CA3870E}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5A2F9BC-CDF9-4C09-96BE-8E786CA3870E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="949205490"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="7357533" y="2223685"/>
           <a:ext cx="3640668" cy="1483360"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5940675A-B579-460E-94D1-54222C63F5DA}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="910167">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3638937859"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3638937859"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="910167">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2773757747"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2773757747"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="910167">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3033000128"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3033000128"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="910167">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3438722253"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3438722253"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>exit</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
@@ -14261,51 +15240,51 @@
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3741242959"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3741242959"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>1</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
@@ -14322,51 +15301,51 @@
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2507472297"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2507472297"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>0.80</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
@@ -14401,51 +15380,51 @@
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" b="1" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>0.40</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="368609736"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="368609736"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" b="0" dirty="0"/>
                         <a:t>0.64</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
@@ -14476,114 +15455,114 @@
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" b="1" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>0.32</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2794531981"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2794531981"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="7" name="Table 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E5CD5ED8-7B9E-4C0B-A7F3-CDEBE7C32DD8}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5CD5ED8-7B9E-4C0B-A7F3-CDEBE7C32DD8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="953296966"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="7357533" y="4425018"/>
           <a:ext cx="3640668" cy="1483360"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5940675A-B579-460E-94D1-54222C63F5DA}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="910167">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3638937859"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3638937859"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="910167">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2773757747"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2773757747"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="910167">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3033000128"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3033000128"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="910167">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3438722253"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3438722253"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>exit</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
@@ -14597,51 +15576,51 @@
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3741242959"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3741242959"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>1</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
@@ -14666,51 +15645,51 @@
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" b="0" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2507472297"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2507472297"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>0.80</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
@@ -14745,51 +15724,51 @@
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>0.40</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="368609736"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="368609736"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" b="0" dirty="0"/>
                         <a:t>0.64</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
@@ -14820,297 +15799,355 @@
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>0.32</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2794531981"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2794531981"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
-      <p:cxnSp>
-[...1 lines deleted...]
-          <p:cNvPr id="9" name="Connector: Elbow 8">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{504567B4-C0D4-452A-A8C2-028DB32422CF}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B3FCF7D-B528-4630-9A93-84F46EF640D8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="8" name="Straight Arrow Connector 7"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm rot="10800000">
-[...1 lines deleted...]
-            <a:ext cx="1363133" cy="795867"/>
+          <a:xfrm flipV="1">
+            <a:off x="9623394" y="4944534"/>
+            <a:ext cx="4439" cy="879217"/>
           </a:xfrm>
-          <a:prstGeom prst="bentConnector3">
-[...2 lines deleted...]
-            </a:avLst>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
           </a:prstGeom>
-          <a:ln w="28575">
-[...40 lines deleted...]
-          <a:ln w="28575">
+          <a:ln w="19050">
             <a:solidFill>
-              <a:srgbClr val="FF0000"/>
+              <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="15" name="Connector: Elbow 14">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="11" name="Straight Arrow Connector 10"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm rot="10800000">
-[...1 lines deleted...]
-            <a:ext cx="1456266" cy="728135"/>
+          <a:xfrm>
+            <a:off x="9809825" y="4944534"/>
+            <a:ext cx="756575" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="bentConnector3">
-[...2 lines deleted...]
-            </a:avLst>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
           </a:prstGeom>
-          <a:ln w="28575">
+          <a:ln w="19050">
             <a:solidFill>
-              <a:srgbClr val="FF0000"/>
+              <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
-      <p:sp>
-[...27 lines deleted...]
-      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="14" name="Straight Arrow Connector 13"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="10684276" y="4980373"/>
+            <a:ext cx="8877" cy="803429"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="17" name="Straight Arrow Connector 16"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" flipV="1">
+            <a:off x="8584707" y="5659515"/>
+            <a:ext cx="1981693" cy="119848"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="19" name="Straight Arrow Connector 18"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" flipV="1">
+            <a:off x="8433786" y="4576439"/>
+            <a:ext cx="17756" cy="1020932"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="308977213"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{801C6A80-A810-4299-BA37-77A347DA15DD}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{801C6A80-A810-4299-BA37-77A347DA15DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="704088"/>
             <a:ext cx="10972800" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Bellman Equation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C074DEC-4D4A-4AAB-951E-073856EAFFE3}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C074DEC-4D4A-4AAB-951E-073856EAFFE3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>In this problem, we expect every move has </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
@@ -15139,101 +16176,101 @@
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>In reality, stochasticity may get involved. Markov Decision Process (MDP) is introduced. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="7" name="Table 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E5CD5ED8-7B9E-4C0B-A7F3-CDEBE7C32DD8}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5CD5ED8-7B9E-4C0B-A7F3-CDEBE7C32DD8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2782458123"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="7340601" y="2223347"/>
           <a:ext cx="3640668" cy="1483360"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5940675A-B579-460E-94D1-54222C63F5DA}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="910167">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3638937859"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3638937859"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="910167">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2773757747"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2773757747"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="910167">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3033000128"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3033000128"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="910167">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3438722253"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3438722253"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>exit</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
@@ -15247,51 +16284,51 @@
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3741242959"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3741242959"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>1</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
@@ -15316,51 +16353,51 @@
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" b="0" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2507472297"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2507472297"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>0.80</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
@@ -15395,51 +16432,51 @@
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>0.40</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="368609736"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="368609736"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" b="0" dirty="0"/>
                         <a:t>0.64</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
@@ -15470,297 +16507,304 @@
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>0.32</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2794531981"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2794531981"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="9" name="Connector: Elbow 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{504567B4-C0D4-452A-A8C2-028DB32422CF}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{504567B4-C0D4-452A-A8C2-028DB32422CF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="7941736" y="2742863"/>
             <a:ext cx="1363133" cy="795867"/>
           </a:xfrm>
           <a:prstGeom prst="bentConnector3">
             <a:avLst>
               <a:gd name="adj1" fmla="val 99689"/>
             </a:avLst>
           </a:prstGeom>
           <a:ln w="28575">
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="12" name="Connector: Elbow 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{8E2A1C85-D5B1-4B4F-BD5C-56E1988A0250}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E2A1C85-D5B1-4B4F-BD5C-56E1988A0250}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="5400000" flipH="1" flipV="1">
             <a:off x="9880601" y="3149264"/>
             <a:ext cx="397934" cy="381000"/>
           </a:xfrm>
           <a:prstGeom prst="bentConnector3">
             <a:avLst>
               <a:gd name="adj1" fmla="val 3191"/>
             </a:avLst>
           </a:prstGeom>
           <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="15" name="Connector: Elbow 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7C7199C7-0761-415C-A603-C9EB6BF45478}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C7199C7-0761-415C-A603-C9EB6BF45478}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="8754535" y="2412663"/>
             <a:ext cx="1456266" cy="728135"/>
           </a:xfrm>
           <a:prstGeom prst="bentConnector3">
             <a:avLst>
               <a:gd name="adj1" fmla="val 100000"/>
             </a:avLst>
           </a:prstGeom>
           <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{5A056D5E-8658-4DF6-8A83-75D6D5568005}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A056D5E-8658-4DF6-8A83-75D6D5568005}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>27</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="696140610"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{801C6A80-A810-4299-BA37-77A347DA15DD}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{801C6A80-A810-4299-BA37-77A347DA15DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="704088"/>
             <a:ext cx="10972800" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Markov Decision Process - MDP</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C074DEC-4D4A-4AAB-951E-073856EAFFE3}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C074DEC-4D4A-4AAB-951E-073856EAFFE3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t>An example of MDP: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
@@ -15772,101 +16816,101 @@
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t>We likely have more chance to move to * rather than the two other options.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="7" name="Table 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E5CD5ED8-7B9E-4C0B-A7F3-CDEBE7C32DD8}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5CD5ED8-7B9E-4C0B-A7F3-CDEBE7C32DD8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="631112672"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="4199468" y="4130040"/>
           <a:ext cx="3640668" cy="1483360"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5940675A-B579-460E-94D1-54222C63F5DA}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="910167">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3638937859"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3638937859"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="910167">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2773757747"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2773757747"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="910167">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3033000128"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3033000128"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="910167">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3438722253"/>
+                      <a16:colId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3438722253"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>exit</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
@@ -15877,51 +16921,51 @@
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="3741242959"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3741242959"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" b="0" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
@@ -15940,51 +16984,51 @@
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" b="0" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2507472297"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2507472297"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" b="0" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
@@ -16010,51 +17054,51 @@
                           </a:solidFill>
                         </a:rPr>
                         <a:t>*</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" b="0" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="368609736"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="368609736"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" b="0" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
@@ -16082,109 +17126,116 @@
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>#</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="2794531981"/>
+                    <a16:rowId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2794531981"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D7278AA8-FDF6-4905-A5E7-ACBC028BA731}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7278AA8-FDF6-4905-A5E7-ACBC028BA731}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1872572926"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -16228,96 +17279,103 @@
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Probabilistic planning emphasizes guiding machines or agents to make decisions while enabling them to learn how to behave to achieve their goals.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Reinforcement learning allows applications to learn from the feedback the agents receive from the environment.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{74EDFD16-717C-4C90-893E-6BFD4F108FFB}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74EDFD16-717C-4C90-893E-6BFD4F108FFB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>29</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="238435870"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4023154467"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -16384,96 +17442,103 @@
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Correct response – more reward</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Incorrect response - penalty</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F9CC4D1B-0C1F-49CF-A017-0219E7F52F18}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9CC4D1B-0C1F-49CF-A017-0219E7F52F18}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3339554045"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -16510,106 +17575,121 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>MDP: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Formalize sequential decision making where actions from a state not just influences the immediate reward but also the subsequent state. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Maximize longer term return by taking sequence of actions. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Transition graphs effectively summarize the MDP dynamics.</a:t>
-            </a:r>
+              <a:t>Transition graphs effectively summarize the MDP dynamics</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{B974A42F-0F97-4AF4-8A11-1A8FB40EC519}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B974A42F-0F97-4AF4-8A11-1A8FB40EC519}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>30</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="185663642"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1266946244"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -16908,96 +17988,103 @@
                 <a:stretch>
                   <a:fillRect l="-667" t="-1389"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="en-US">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9B2099D6-2515-4457-B612-2164037BE830}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B2099D6-2515-4457-B612-2164037BE830}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>31</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="366450726"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2690399892"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -17128,96 +18215,103 @@
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Probability: each action has a probability that it is expected to occur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{8BC7173F-D81F-493E-BA07-5CF1B96CE966}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BC7173F-D81F-493E-BA07-5CF1B96CE966}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>32</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="763334798"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3356528350"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -17524,186 +18618,216 @@
                         </m:ctrlPr>
                       </m:sSubPr>
                       <m:e>
                         <m:r>
                           <a:rPr lang="en-US" i="1">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t>𝑅</m:t>
                         </m:r>
                       </m:e>
                       <m:sub>
                         <m:r>
                           <a:rPr lang="en-US" i="1">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t>𝑡</m:t>
                         </m:r>
                       </m:sub>
                     </m:sSub>
                   </m:oMath>
                 </a14:m>
                 <a:r>
                   <a:rPr lang="en-US" dirty="0"/>
                   <a:t>) collected over a period of time. </a:t>
                 </a:r>
+                <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0"/>
+                  <a:t>	</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0" smtClean="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FF0000"/>
+                    </a:solidFill>
+                  </a:rPr>
+                  <a:t>Reward must be defined depending on the problem nature</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FF0000"/>
+                  </a:solidFill>
+                </a:endParaRPr>
               </a:p>
               <a:p>
                 <a:endParaRPr lang="en-US" dirty="0"/>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Choice>
         <mc:Fallback xmlns="">
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="3" name="Content Placeholder 2"/>
               <p:cNvSpPr>
                 <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
               </p:cNvSpPr>
               <p:nvPr>
                 <p:ph idx="1"/>
               </p:nvPr>
             </p:nvSpPr>
             <p:spPr>
               <a:blipFill rotWithShape="0">
                 <a:blip r:embed="rId2"/>
                 <a:stretch>
                   <a:fillRect l="-1000" t="-1389"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="en-US">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{2ABD1BBD-0017-4D39-BB68-2C307D183BD2}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2ABD1BBD-0017-4D39-BB68-2C307D183BD2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>33</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1719302151"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="842655212"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Markov Decision Process - MDP</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-        <mc:Choice Requires="a14">
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+        <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="3" name="Content Placeholder 2"/>
               <p:cNvSpPr>
                 <a:spLocks noGrp="1"/>
               </p:cNvSpPr>
               <p:nvPr>
                 <p:ph idx="1"/>
               </p:nvPr>
             </p:nvSpPr>
             <p:spPr/>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="en-US" dirty="0"/>
                   <a:t>The agent needs to find optimal action on a given state that will maximize this total rewards. </a:t>
                 </a:r>
               </a:p>
               <a:p>
                 <a:r>
                   <a:rPr lang="en-US" dirty="0"/>
                   <a:t>The probability distribution of taking actions </a:t>
                 </a:r>
@@ -17825,178 +18949,195 @@
                       <m:sub>
                         <m:r>
                           <a:rPr lang="en-US" i="1">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t>𝑡</m:t>
                         </m:r>
                       </m:sub>
                     </m:sSub>
                   </m:oMath>
                 </a14:m>
                 <a:r>
                   <a:rPr lang="en-US" dirty="0"/>
                   <a:t>) </a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="en-US" dirty="0">
                     <a:solidFill>
                       <a:srgbClr val="FF0000"/>
                     </a:solidFill>
                   </a:rPr>
                   <a:t>(which is not known beforehand)</a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="en-US" dirty="0"/>
-                  <a:t>. </a:t>
-[...17 lines deleted...]
-                  <a:t>	</a:t>
+                  <a:t>. 	</a:t>
                 </a:r>
                 <a:endParaRPr lang="en-US" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="accent6"/>
                   </a:solidFill>
                 </a:endParaRPr>
               </a:p>
               <a:p>
                 <a:pPr marL="0" indent="0" algn="ctr">
                   <a:buNone/>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="en-US" dirty="0">
                     <a:solidFill>
                       <a:schemeClr val="accent6"/>
                     </a:solidFill>
                   </a:rPr>
                   <a:t>If the policy is estimated, so we can maximize rewards. </a:t>
                 </a:r>
+                <a:endParaRPr lang="en-US" dirty="0" smtClean="0">
+                  <a:solidFill>
+                    <a:schemeClr val="accent6"/>
+                  </a:solidFill>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+                  <a:t>Proximal Policy Optimization</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+                  <a:t>Q-learning (policy = Q-table)</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+                  <a:t>Monte Carlo Tree </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+                  <a:t>Search (policy = tree structure)</a:t>
+                </a:r>
                 <a:endParaRPr lang="en-US" dirty="0"/>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Choice>
-        <mc:Fallback xmlns="">
+        <mc:Fallback>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="3" name="Content Placeholder 2"/>
               <p:cNvSpPr>
                 <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
               </p:cNvSpPr>
               <p:nvPr>
                 <p:ph idx="1"/>
               </p:nvPr>
             </p:nvSpPr>
             <p:spPr>
               <a:blipFill rotWithShape="0">
                 <a:blip r:embed="rId2"/>
                 <a:stretch>
-                  <a:fillRect l="-1000" t="-1389" r="-944"/>
+                  <a:fillRect l="-667" t="-1389" r="-944"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="en-US">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3024F6B4-C424-4A3C-905F-8E6CAAA97013}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3024F6B4-C424-4A3C-905F-8E6CAAA97013}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>34</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="546429692"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3600221649"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -18011,151 +19152,160 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Q-learning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>A </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>A </a:t>
-[...13 lines deleted...]
-              <a:t>A value-based RL algorithm uses </a:t>
+              <a:t>value-based RL algorithm uses </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>Q-values</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> (or action values) to improve the behavior of the learning agent. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>The goal is to maximize the Q-value to find the optimal action selection policy. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>(Intuition) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:t>Q-table</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Q-table is built to find the best action for each state regard to the rewards. </a:t>
+              <a:t>is built to find the best action for each state regard to the rewards. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="393192" lvl="1" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{BA3503F3-D39A-41D0-BAD3-C324C6743AD7}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA3503F3-D39A-41D0-BAD3-C324C6743AD7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>35</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2247084918"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3829232732"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -18490,472 +19640,1454 @@
                   </a:rPr>
                   <a:t>Current rewards much more precious rather than what we will get in future. </a:t>
                 </a:r>
               </a:p>
               <a:p>
                 <a:pPr marL="393192" lvl="1" indent="0">
                   <a:buNone/>
                 </a:pPr>
                 <a:endParaRPr lang="en-US" dirty="0"/>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Choice>
         <mc:Fallback xmlns="">
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="3" name="Content Placeholder 2"/>
               <p:cNvSpPr>
                 <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
               </p:cNvSpPr>
               <p:nvPr>
                 <p:ph idx="1"/>
               </p:nvPr>
             </p:nvSpPr>
             <p:spPr>
-              <a:blipFill>
+              <a:blipFill rotWithShape="0">
                 <a:blip r:embed="rId2"/>
                 <a:stretch>
                   <a:fillRect l="-667" t="-1389"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="en-US">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ED168CD6-667D-4001-AF23-1232A16612A7}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED168CD6-667D-4001-AF23-1232A16612A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>36</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="451347162"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4073529866"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...191 lines deleted...]
-<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-              <a:t>Conclusion</a:t>
+              <a:t>Q-learning</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-              <a:t>The principle of RL is to learn </a:t>
-            </a:r>
+              <a:t>Q-table</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>and adapt from direct interaction with the environment makes it a powerful tool in various </a:t>
-[...41 lines deleted...]
-            <a:pPr lvl="1"/>
+              <a:t>Q-value is calculated by</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>38</a:t>
+              <a:t>37</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="7" name="Table 6"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="926536393"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="792480" y="2702401"/>
+          <a:ext cx="10972800" cy="1463040"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr>
+                <a:tableStyleId>{BC89EF96-8CEA-46FF-86C4-4CE0E7609802}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2194560"/>
+                <a:gridCol w="2194560"/>
+                <a:gridCol w="2194560"/>
+                <a:gridCol w="2194560"/>
+                <a:gridCol w="2194560"/>
+              </a:tblGrid>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>State</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>Left</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>Right</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>Up</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>Down</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>S1</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>0.2</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>0.8</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>0.5</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>0.3</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>S2</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>0.6</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>0.4</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>0.9</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>0.2</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>S3</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>0.1</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>0.7</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>0.3</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>0.5</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="609600" y="3842753"/>
+            <a:ext cx="248786" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Content Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E57AB64-045A-430D-85F6-1728B81E721C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns="" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="858386" y="5039358"/>
+            <a:ext cx="11084449" cy="1432562"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3755391559"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2057441010"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback>
+    <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5542280" y="3068400"/>
+            <a:ext cx="6375400" cy="3470513"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Monte Carlo Tree Search</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Monte Carlo Tree Search (MCTS)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> is a decision-making algorithm used to choose the best action in problems with very large search spaces</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Tree Search: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0" smtClean="0"/>
+              <a:t>explore possible decisions</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Monte Carlo Simulation: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="667512" lvl="2" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>run simulations to estimate outcomes</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>38</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3617112401"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Monte Carlo Tree Search</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>MDP </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>framework </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>formally defines </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>RL environment</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>MCTS decides how to explore it</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>strategy </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>for exploring possible futures</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>39</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="5" name="Content Placeholder 4"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3962131229"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="2270760" y="3464401"/>
+          <a:ext cx="7960360" cy="2743200"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="3980180"/>
+                <a:gridCol w="3980180"/>
+              </a:tblGrid>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0"/>
+                        <a:t>MDP</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0"/>
+                        <a:t>MCTS</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+                        <a:t>State</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2400" dirty="0"/>
+                        <a:t>Tree nodes</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+                        <a:t>Action</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2400" dirty="0"/>
+                        <a:t>Tree edges</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+                        <a:t>Transition</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2400"/>
+                        <a:t>Simulation of next state</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+                        <a:t>Reward</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2400"/>
+                        <a:t>Simulation outcome</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2400"/>
+                        <a:t>Policy</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2400" dirty="0"/>
+                        <a:t>Derived from tree statistics</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="578386404"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -19015,96 +21147,621 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>: If you have an exam, you answer the questions</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Supervised Learning: you can pass or fail the subject. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Reinforcement Learning: you get the mark for the correct answer. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{2671887A-0D16-4B4B-97A4-48405BF77E84}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2671887A-0D16-4B4B-97A4-48405BF77E84}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2178594820"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Monte Carlo Tree Search</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>For RL problems, MCTS improves </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>policies without needing a perfect model of the environment.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Node </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>→ a state of the environment </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>game position, robot state, etc</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>.)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Edge </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>→ an action taken from that state </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Root (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0"/>
+              <a:t>subtree</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>→ current state </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Children </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>→ possible next </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>states</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>40</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="428178618"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Monte Carlo Tree Search</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>4 steps to build MCTS</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Back propagation</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Update good moves </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="393192" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>41</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1026" name="Picture 2" descr="Monte Carlo Tree Search steps [5] | Download Scientific Diagram"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4261569" y="3174365"/>
+            <a:ext cx="7739295" cy="3414395"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="178106836"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Conclusion</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The principle of RL is to learn and adapt from direct interaction with the environment makes it a powerful tool in various domains.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Many problems e.g. operations automation, machinery and equipment control and maintenance, energy consumption optimization can be represented by MDP and solved using the RL approach. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Many approaches can be research directions:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Transfer Learning</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Deep Reinforcement Learning</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>42</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3755391559"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -19163,150 +21820,157 @@
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2084110" y="2646287"/>
             <a:ext cx="8436155" cy="3950502"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D98FA363-5AC1-4535-98C9-B101518BA558}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D98FA363-5AC1-4535-98C9-B101518BA558}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2335825626"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{40ECFFC7-C016-4640-88E0-BF726DD09993}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40ECFFC7-C016-4640-88E0-BF726DD09993}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>RL Applications</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C02E11A3-5EA6-4F3C-B67D-D78AFB8D1DDE}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C02E11A3-5EA6-4F3C-B67D-D78AFB8D1DDE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>Healthcare: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>RL can be used to create personalized treatment strategies, known as dynamic treatment regimes.</a:t>
             </a:r>
           </a:p>
           <a:p>
@@ -19337,152 +22001,159 @@
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Deep learning and RL can be used to train robots that can find optimal routes or grasp various objects.  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>Video Games</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>: make AI to play automatically puzzle or board games. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{562AC60A-EFF6-4472-8A07-A3ADAFC623D5}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{562AC60A-EFF6-4472-8A07-A3ADAFC623D5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="587716963"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9E1DC347-B0A1-4879-B0F3-CE9109006D15}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E1DC347-B0A1-4879-B0F3-CE9109006D15}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Elements in RL</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
         <mc:Choice Requires="a14">
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="7" name="Content Placeholder 6">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{A7764A5E-A654-4005-8AB5-EFF5ABCEDCA2}"/>
+                    <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7764A5E-A654-4005-8AB5-EFF5ABCEDCA2}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr>
                 <a:spLocks noGrp="1"/>
               </p:cNvSpPr>
               <p:nvPr>
                 <p:ph idx="1"/>
               </p:nvPr>
             </p:nvSpPr>
             <p:spPr/>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                   <a:buChar char="§"/>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="en-US" dirty="0"/>
                   <a:t>Agent: algorithms, models</a:t>
                 </a:r>
               </a:p>
               <a:p>
@@ -19631,186 +22302,193 @@
                 <a:stretch>
                   <a:fillRect l="-778" t="-1389"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="en-US">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Content Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{34B723ED-55C6-48C4-8464-9D478C1A9F44}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34B723ED-55C6-48C4-8464-9D478C1A9F44}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6505575" y="859001"/>
             <a:ext cx="5146580" cy="1976173"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9A749C66-201F-4A5F-B527-4879E57C0F9C}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A749C66-201F-4A5F-B527-4879E57C0F9C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1960473906"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9E1DC347-B0A1-4879-B0F3-CE9109006D15}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E1DC347-B0A1-4879-B0F3-CE9109006D15}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Elements in RL</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Content Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{A7764A5E-A654-4005-8AB5-EFF5ABCEDCA2}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7764A5E-A654-4005-8AB5-EFF5ABCEDCA2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Reward functions:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
@@ -19827,267 +22505,373 @@
               <a:t>State variables:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>	The value of a state is the total amount of reward an agent can expect to accumulate over steps. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Policy: The policy map gives the probability of taking action when in a state.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Content Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{34B723ED-55C6-48C4-8464-9D478C1A9F44}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34B723ED-55C6-48C4-8464-9D478C1A9F44}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6505575" y="859001"/>
             <a:ext cx="5146580" cy="1976173"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{2FA87410-3D9D-4708-BF08-2310FF1A506A}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FA87410-3D9D-4708-BF08-2310FF1A506A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2772682444"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{A472A79A-9A9B-4603-AF71-34D180F89C1E}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A472A79A-9A9B-4603-AF71-34D180F89C1E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>RL Applications</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{CE444D54-82D0-4B86-8E33-8B0312B271BE}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE444D54-82D0-4B86-8E33-8B0312B271BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1945215" y="1847087"/>
             <a:ext cx="8763673" cy="4926246"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D8B25AF1-7412-4D43-9D84-C66524236149}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8B25AF1-7412-4D43-9D84-C66524236149}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{401CF334-2D5C-4859-84A6-CA7E6E43FAEB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="226590" y="1982709"/>
+            <a:ext cx="11965410" cy="4738767"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3659669414"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Presentation on brainstorming">
   <a:themeElements>
     <a:clrScheme name="Green">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="455F51"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E3DED1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="549E39"/>
@@ -20645,129 +23429,133 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Business brainstorming presentation</Template>
   <TotalTime></TotalTime>
-  <Words>1183</Words>
+  <Words>1358</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>424</Paragraphs>
-  <Slides>38</Slides>
+  <Paragraphs>484</Paragraphs>
+  <Slides>42</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>38</vt:i4>
+        <vt:i4>42</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="47" baseType="lpstr">
+    <vt:vector size="51" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Cambria Math</vt:lpstr>
       <vt:lpstr>Century Gothic</vt:lpstr>
       <vt:lpstr>Palatino Linotype</vt:lpstr>
       <vt:lpstr>Verdana</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Wingdings 2</vt:lpstr>
       <vt:lpstr>Presentation on brainstorming</vt:lpstr>
       <vt:lpstr>Reinforcement learning</vt:lpstr>
       <vt:lpstr>Outline</vt:lpstr>
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>RL Applications</vt:lpstr>
       <vt:lpstr>Elements in RL</vt:lpstr>
       <vt:lpstr>Elements in RL</vt:lpstr>
       <vt:lpstr>RL Applications</vt:lpstr>
       <vt:lpstr>RL Problems: Multi-Armed Bandits</vt:lpstr>
       <vt:lpstr>RL Problems: Multi-Armed Bandits</vt:lpstr>
       <vt:lpstr>RL Problems: Multi-Armed Bandits</vt:lpstr>
       <vt:lpstr>RL Problems: Multi-Armed Bandits</vt:lpstr>
       <vt:lpstr>RL Problems: Multi-Armed Bandits</vt:lpstr>
       <vt:lpstr>RL Problems: Multi-Armed Bandits</vt:lpstr>
       <vt:lpstr>RL Problems: Multi-Armed Bandits</vt:lpstr>
       <vt:lpstr>RL Problems: Multi-Armed Bandits</vt:lpstr>
       <vt:lpstr>RL Problems: Multi-Armed Bandits</vt:lpstr>
       <vt:lpstr>RL Problems: Multi-Armed Bandits</vt:lpstr>
       <vt:lpstr>RL Problems: Multi-Armed Bandits</vt:lpstr>
       <vt:lpstr>Bellman Equation</vt:lpstr>
       <vt:lpstr>Bellman Equation</vt:lpstr>
       <vt:lpstr>Bellman Equation</vt:lpstr>
       <vt:lpstr>Bellman Equation</vt:lpstr>
       <vt:lpstr>Bellman Equation</vt:lpstr>
       <vt:lpstr>Bellman Equation</vt:lpstr>
       <vt:lpstr>Bellman Equation</vt:lpstr>
       <vt:lpstr>Markov Decision Process - MDP</vt:lpstr>
       <vt:lpstr>Markov Decision Process - MDP</vt:lpstr>
       <vt:lpstr>Markov Decision Process - MDP</vt:lpstr>
       <vt:lpstr>Markov Decision Process - MDP</vt:lpstr>
       <vt:lpstr>Markov Decision Process - MDP</vt:lpstr>
       <vt:lpstr>Markov Decision Process - MDP</vt:lpstr>
       <vt:lpstr>Markov Decision Process - MDP</vt:lpstr>
       <vt:lpstr>Q-learning</vt:lpstr>
       <vt:lpstr>Q-learning</vt:lpstr>
       <vt:lpstr>Q-learning</vt:lpstr>
+      <vt:lpstr>Monte Carlo Tree Search</vt:lpstr>
+      <vt:lpstr>Monte Carlo Tree Search</vt:lpstr>
+      <vt:lpstr>Monte Carlo Tree Search</vt:lpstr>
+      <vt:lpstr>Monte Carlo Tree Search</vt:lpstr>
       <vt:lpstr>Conclusion</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Reinforcement learning</dc:title>
   <dc:creator>Nhat-Quang Doan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AA3F7D94069FF64A86F7DFF56D60E3BE</vt:lpwstr>